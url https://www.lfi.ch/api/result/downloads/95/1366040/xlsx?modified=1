--- v1 (2025-12-08)
+++ v2 (2026-07-07)
@@ -220,51 +220,51 @@
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Eigentum (2 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
+    <t xml:space="preserve">Eigentumsverhältnis am Wald, charakterisiert mithilfe der zwei Klassen «öffentlich» und «privat». </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>