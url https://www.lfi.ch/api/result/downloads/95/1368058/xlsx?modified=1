--- v1 (2026-07-26)
+++ v2 (2026-09-24)
@@ -1,436 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...102 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>indicatore di zone di protezione delle acque sotterranee (2022)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: 1000 ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Grundwasserschutzzone</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>non è zona di protezione delle acque sotterranee</t>
+  </si>
+  <si>
+    <t>zona di protezione delle acque sotterranee</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile [1348]
+Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>indicatore di zone di protezione delle acque sotterranee (2022) [IGRUWAS22, 2638]
+Ubicazione all'interno/all'esterno di una zona di protezione delle acque sotterranee. Queste zone vengono designate dai Cantoni intorno alle sorgenti di acque sotterranee e alle installazioni di accumulo delle acque sotterranee, che sono di interesse pubblico e servono a proteggere le acque potabili. A dipendenza della zona di protezione, si applicano diverse limitazioni alla proprietà e requisiti di gestione rigorosi. La variabile riflette le categorie di zone di protezione applicabili dal 2016 in conformità all'art. 121 dell'Ordinanza sulla protezione delle acque (RS 814.201) e lo stato di designazione da parte dei Cantoni all'8 luglio 2022 (scaricare i dati da geodienste.ch). Stato dei dati: 8.7.2022 (Download von geodienste.ch).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:19:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, non è zona di protezione delle acque sotterranee, zona di protezione delle acque sotterranee, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +595,934 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>141.59999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>3</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>241.30000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>2</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>328.10000000000002</v>
+      </c>
+      <c r="G14" s="5">
         <v>2</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>104.3</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>173.30000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>4</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="M14" s="5">
         <v>3</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>1145.79999999999995</v>
+      </c>
+      <c r="O14" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>49.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>16.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>14</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>18.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>14</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>18</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>7.1</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>22</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>22.6</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>12</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>124.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>191.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>2</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>258.0</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2</v>
       </c>
-      <c r="F16" s="6">
-[...2 lines deleted...]
-      <c r="G16" s="6">
+      <c r="F16" s="5">
+        <v>346.60000000000002</v>
+      </c>
+      <c r="G16" s="5">
         <v>2</v>
       </c>
-      <c r="H16" s="6">
-[...2 lines deleted...]
-      <c r="I16" s="6">
+      <c r="H16" s="5">
+        <v>114.59999999999999</v>
+      </c>
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
-[...2 lines deleted...]
-      <c r="K16" s="6">
+      <c r="J16" s="5">
+        <v>180.40000000000001</v>
+      </c>
+      <c r="K16" s="5">
         <v>4</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>179.80000000000001</v>
+      </c>
+      <c r="M16" s="5">
         <v>2</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>1270.29999999999995</v>
+      </c>
+      <c r="O16" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="B19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>