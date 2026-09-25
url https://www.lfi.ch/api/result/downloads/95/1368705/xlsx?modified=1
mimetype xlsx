--- v1 (2026-07-29)
+++ v2 (2026-09-25)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>LFI5</t>
   </si>
   <si>
     <t>Waldfläche</t>
   </si>
   <si>
     <t>Erschliessungsabsicht</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Wald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
   </si>
   <si>
     <t>Zustand 2018/26</t>
   </si>
   <si>
     <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Mittelland</t>
   </si>
   <si>
     <t>Voralpen</t>
   </si>
   <si>
     <t>Alpen</t>
   </si>
   <si>
     <t>Alpensüdseite</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
@@ -142,298 +86,264 @@
   <si>
     <t>±</t>
   </si>
   <si>
     <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Erschliessung abgeschlossen</t>
   </si>
   <si>
     <t>Erschliessung im Bau</t>
   </si>
   <si>
     <t>Erschliessung in Planung</t>
   </si>
   <si>
     <t>Erschliessung beabsichtigt</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Wald LFI4/LFI5 [2604]
+Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Erschliessungsabsicht [ERSABS, 598]
+Angabe, ob die Erschliessung mit lastwagenbefahrbaren Strassen abgeschlossen ist oder ob eine Verbesserung der Erschliessung im Gang (Bau, Projektierung) oder gemäss aktuellem Erschliessungskonzept beabsichtigt ist. Grundlage: Forstdienstbefragung (MID 614: Erschliessungsabsichten)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:06:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, Erschliessung abgeschlossen, Erschliessung im Bau, Erschliessung in Planung, Erschliessung beabsichtigt, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,693 +604,971 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B20" sqref="B20:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>97.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>98.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.5</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>99.40000000000001</v>
+      </c>
+      <c r="G14" s="5">
         <v>0.3</v>
       </c>
-      <c r="H14" s="6">
-[...2 lines deleted...]
-      <c r="I14" s="6">
+      <c r="H14" s="5">
+        <v>96.099999999999994</v>
+      </c>
+      <c r="I14" s="5">
         <v>0.5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>97.3</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>0.7</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>97.40000000000001</v>
+      </c>
+      <c r="M14" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.3</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0.0</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.0</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.3</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.0</v>
       </c>
-      <c r="K15" s="6" t="s">
+      <c r="K15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.3</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.3</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.2</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>1.6</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>0.4</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>1.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>0.6</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>1.0</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1.4</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>1.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.5</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.3</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>0.2</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>2.0</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.4</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>1.1</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>0.5</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>1.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>100.0</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>100.0</v>
       </c>
-      <c r="E18" s="6" t="s">
+      <c r="E18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>100.0</v>
       </c>
-      <c r="G18" s="6" t="s">
+      <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>100.0</v>
       </c>
-      <c r="I18" s="6" t="s">
+      <c r="I18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>100.0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>100.0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A19" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M19" s="3"/>
+      <c r="A19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="6"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A19:M19"/>
-    <mergeCell ref="A22:M22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>