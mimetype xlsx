--- v2 (2026-09-25)
+++ v3 (2026-09-25)
@@ -14,227 +14,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>LFI5</t>
-[...23 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>status of forest road network</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Erschliessung abgeschlossen</t>
-[...14 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>completed</t>
+  </si>
+  <si>
+    <t>in construction</t>
+  </si>
+  <si>
+    <t>project planning</t>
+  </si>
+  <si>
+    <t>intended</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>forest NFI4/NFI5 [2604]
+Area that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Waldfläche [44], ha
-Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>column total [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Erschliessungsabsicht [ERSABS, 598]
-Angabe, ob die Erschliessung mit lastwagenbefahrbaren Strassen abgeschlossen ist oder ob eine Verbesserung der Erschliessung im Gang (Bau, Projektierung) oder gemäss aktuellem Erschliessungskonzept beabsichtigt ist. Grundlage: Forstdienstbefragung (MID 614: Erschliessungsabsichten)</t>
+    <t>status of forest road network [ERSABS, 598]
+Information on whether the forest road network has been completed or whether an improvment is in progress (construction, project planning) or planned according to the current transportation system plan. Reference: Forest Service Survey (MID 614: Erschliessungsabsichten)</t>
   </si>
   <si>
     <t>gerechnet am 19.03.2024 18:06:27</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, Erschliessung abgeschlossen, Erschliessung im Bau, Erschliessung in Planung, Erschliessung beabsichtigt, Total</t>
+    <t>n/a, completed, in construction, project planning, intended, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -616,63 +616,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B20" sqref="B20:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="7" customWidth="true" style="0"/>
-    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
     <col min="7" max="7" width="6" customWidth="true" style="0"/>
     <col min="8" max="8" width="6" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="9" customWidth="true" style="0"/>
     <col min="11" max="11" width="9" customWidth="true" style="0"/>
-    <col min="12" max="12" width="6" customWidth="true" style="0"/>
-    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>