--- v0 (2026-05-18)
+++ v1 (2026-05-18)
@@ -14,430 +14,430 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>IFN5</t>
+    <t>NFI5</t>
   </si>
   <si>
-    <t>numero totale di fusti con danni (due danni principali)</t>
+    <t>total number of stems with two most important forms of damages</t>
   </si>
   <si>
-    <t>pendenza (classi di 20%) · danni agli alberi (13 classi)</t>
+    <t>slope (in 20% classes) · type of damage to trees (13 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
-    <t>regione biogeografica</t>
+    <t>biogeographical region</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Versante nord delle Alpi</t>
+    <t>Northern Alps</t>
   </si>
   <si>
-    <t>Alpi centrali occidentali</t>
+    <t>Western Central-Alps</t>
   </si>
   <si>
-    <t>Alpi centrali orientali</t>
+    <t>Eastern Central-Alps</t>
   </si>
   <si>
-    <t>Versante sud delle Alpi</t>
+    <t>Southern Alps</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
-    <t>pendenza (classi di 20%)</t>
+    <t>slope (in 20% classes)</t>
   </si>
   <si>
-    <t>danni agli alberi (13 classi)</t>
+    <t>type of damage to trees (13 classes)</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
+    <t>no visible damage</t>
   </si>
   <si>
-    <t>scortecciamento</t>
+    <t>exposed wood core</t>
   </si>
   <si>
-    <t>fessura, cretto</t>
+    <t>crack, woundwood rib</t>
   </si>
   <si>
-    <t>stroncatura</t>
+    <t>stem breakage</t>
   </si>
   <si>
-    <t>trasparenza della chioma &gt;50%</t>
+    <t>defoliation &gt;50%</t>
   </si>
   <si>
-    <t>cancro</t>
+    <t>canker</t>
   </si>
   <si>
-    <t>necrosi della corteccia</t>
+    <t>bark necrosis</t>
   </si>
   <si>
-    <t>colata di resina</t>
+    <t>resinosis</t>
   </si>
   <si>
-    <t>corpi estranei</t>
+    <t>inclusion</t>
   </si>
   <si>
-    <t>cima secca</t>
+    <t>stag-headedness</t>
   </si>
   <si>
-    <t>altri danni</t>
+    <t>other type of damage</t>
   </si>
   <si>
-    <t>alberi vivi a terra</t>
+    <t>lying living trees</t>
   </si>
   <si>
-    <t>alberi morti</t>
+    <t>dead trees</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>fino al 20%</t>
+    <t>to 20%</t>
   </si>
   <si>
     <t>21-40 %</t>
   </si>
   <si>
     <t>41-60 %</t>
   </si>
   <si>
     <t>61-80 %</t>
   </si>
   <si>
     <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1375632/557394</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
+      <t xml:space="preserve">total number of stems with two most important forms of damages</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti degli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) con danni. Vengono considerati solamente i due danni principali di un albero. Visto che un albero può avere diversi danni, esso può contribuire più volte al numero totale di fusti danneggiati.</t>
+    <t>Number of living and dead trees and shrubs (standing and lying) ≥12 cm diameter at breast heigth (dbh) with damage. Only the two most important forms of damage to a tree are recorded. Since a tree may be damaged in different ways, it may contribute more than once to the total number of stems with the two most important forms of damage.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">pendenza (classi di 20%)</t>
+      <t xml:space="preserve">slope (in 20% classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Pendenza in classi di 20%. Fonte: modello digitale DHm²5 di Swisstopo</t>
+    <t>Slope in classes of 20%. Reference: Digital height model DHM 25 from Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni agli alberi (13 classi)</t>
+      <t xml:space="preserve">type of damage to trees (13 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Danni agli alberi e agli arbusti a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in 13 classi. Undici di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi con un DPU di 12 cm o più, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti con un DPU di 12 cm o più. Fonte: rilievo sul terreno (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Type of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in thirteen classes. Eleven of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm , and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,52 +789,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -6738,270 +6738,270 @@
         <v>21</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="P132" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1375632/557394</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
       <c r="O133" s="3"/>
       <c r="P133" s="3"/>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
+            <t xml:space="preserve">total number of stems with two most important forms of damages</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">pendenza (classi di 20%)</t>
+            <t xml:space="preserve">slope (in 20% classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:16" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni agli alberi (13 classi)</t>
+            <t xml:space="preserve">type of damage to trees (13 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:16" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:16" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:16" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>