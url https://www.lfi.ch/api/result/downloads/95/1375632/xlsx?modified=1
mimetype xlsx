--- v1 (2026-05-18)
+++ v2 (2026-07-30)
@@ -14,430 +14,430 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>total number of stems with two most important forms of damages</t>
+    <t>Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
   </si>
   <si>
-    <t>slope (in 20% classes) · type of damage to trees (13 classes)</t>
+    <t>Neigung (20%-Klassen) · Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>biogeographical region</t>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Northern Alps</t>
+    <t>Alpennordflanke</t>
   </si>
   <si>
-    <t>Western Central-Alps</t>
+    <t>Westliche Zentralalpen</t>
   </si>
   <si>
-    <t>Eastern Central-Alps</t>
+    <t>Östliche Zentralalpen</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Alpensüdflanke</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>slope (in 20% classes)</t>
+    <t>Neigung (20%-Klassen)</t>
   </si>
   <si>
-    <t>type of damage to trees (13 classes)</t>
+    <t>Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
-    <t>n/ha</t>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no visible damage</t>
+    <t>kein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>exposed wood core</t>
+    <t>freigelegter Holzkörper</t>
   </si>
   <si>
-    <t>crack, woundwood rib</t>
+    <t>Riss, Leiste</t>
   </si>
   <si>
-    <t>stem breakage</t>
+    <t>Schaftbruch</t>
   </si>
   <si>
-    <t>defoliation &gt;50%</t>
+    <t>Kronenverlichtung &gt;50%</t>
   </si>
   <si>
-    <t>canker</t>
+    <t>Krebs</t>
   </si>
   <si>
-    <t>bark necrosis</t>
+    <t>Rindennekrose</t>
   </si>
   <si>
-    <t>resinosis</t>
+    <t>Harzfluss</t>
   </si>
   <si>
-    <t>inclusion</t>
+    <t>Einschluss</t>
   </si>
   <si>
-    <t>stag-headedness</t>
+    <t>Gipfeldürre</t>
   </si>
   <si>
-    <t>other type of damage</t>
+    <t>anderer Schaden</t>
   </si>
   <si>
-    <t>lying living trees</t>
+    <t>liegende lebende Bäume</t>
   </si>
   <si>
-    <t>dead trees</t>
+    <t>tote Bäume</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>to 20%</t>
+    <t>bis 20 %</t>
   </si>
   <si>
     <t>21-40 %</t>
   </si>
   <si>
     <t>41-60 %</t>
   </si>
   <si>
     <t>61-80 %</t>
   </si>
   <si>
     <t>81-100 %</t>
   </si>
   <si>
     <t>&gt;100%</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1375632/557394</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems with two most important forms of damages</t>
+      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Number of living and dead trees and shrubs (standing and lying) ≥12 cm diameter at breast heigth (dbh) with damage. Only the two most important forms of damage to a tree are recorded. Since a tree may be damaged in different ways, it may contribute more than once to the total number of stems with the two most important forms of damage.</t>
+    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">slope (in 20% classes)</t>
+      <t xml:space="preserve">Neigung (20%-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1083</t>
     </r>
   </si>
   <si>
-    <t>Slope in classes of 20%. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Hangneigung in Klassen zu 20%. Grundlage: digitales Höhenmodell DHm²5 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type of damage to trees (13 classes)</t>
+      <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Type of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in thirteen classes. Eleven of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm , and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in 13 Klassen. Elf dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD, je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -789,65 +789,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
@@ -6738,270 +6738,270 @@
         <v>21</v>
       </c>
       <c r="N132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O132" s="6" t="s">
         <v>21</v>
       </c>
       <c r="P132" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:16" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1375632/557394</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
       <c r="O133" s="3"/>
       <c r="P133" s="3"/>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems with two most important forms of damages</t>
+            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">slope (in 20% classes)</t>
+            <t xml:space="preserve">Neigung (20%-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1083</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:16" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type of damage to trees (13 classes)</t>
+            <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:16" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:16" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:16" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:16" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>