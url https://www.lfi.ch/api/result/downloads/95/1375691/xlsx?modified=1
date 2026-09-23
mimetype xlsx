--- v0 (2026-09-22)
+++ v1 (2026-09-23)
@@ -14,242 +14,242 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>LFI5</t>
-[...47 lines deleted...]
-    <t>1000 Stk.</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero totale di fusti</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (10 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: 1000 n</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
-[...32 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana superiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore (N)</t>
+  </si>
+  <si>
+    <t>montana inferiore/superiore (S)</t>
+  </si>
+  <si>
+    <t>submontana (N)</t>
+  </si>
+  <si>
+    <t>collinare con faggio (S)</t>
+  </si>
+  <si>
+    <t>collinare</t>
+  </si>
+  <si>
+    <t>iperinsubrica (S)</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Gesamtstammzahl [3], Stk.
-Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
+    <t>numero totale di fusti [3], Stk.
+Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 24.07.2020 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (10 Klassen) [NAISHSTKOMB, 2632]
-Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005) in zehn Klassen, wobei die Klassen «hyperinsubrisch», «kollin mit Buche» und «unter-/obermontan» nur auf der Alpensüdseite (S), die Klassen «submontan», «untermontan», «obermontan» nur auf der Alpennordseite (N) und die Klassen «hochmontan», «subalpin» und «obersubalpin» auf beiden Seiten der Alpen vorkommen können. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
+    <t>fasce vegetazionali NaiS (10 classi) [NAISHSTKOMB, 2632]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005) in dieci classi, dove le classi «iperinsubrica», «collinare con faggio» e «montana inferiore/superiore» possono essere presenti solo a Sud delle Alpi (S), le classi «submontana», «montana inferiore», «montana superiore» solo sul versante settentrionale delle Alpi (N) e le classi «altimontana», «subalpina» e «subalpina superiore» su entrambi i versanti delle Alpi. Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 05:18:06</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, obersubalpin, subalpin, hochmontan, obermontan (N), untermontan (N), unter-/obermontan (S), submontan (N), kollin mit Buche (S), kollin, hyperinsubrisch (S), Total</t>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana superiore (N), montana inferiore (N), montana inferiore/superiore (S), submontana (N), collinare con faggio (S), collinare, iperinsubrica (S), totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -632,63 +632,63 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B26" sqref="B26:O48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="17" customWidth="true" style="0"/>
-    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" customWidth="true" style="0"/>
-    <col min="11" max="11" width="9" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">