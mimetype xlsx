--- v1 (2026-01-23)
+++ v2 (2026-05-21)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>ceppaie e legno morto a terra</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Stöcke und liegendes Totholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,243 +172,243 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>presenti</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t xml:space="preserve">vorhanden </t>
+  </si>
+  <si>
+    <t>nicht vorhanden</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1386965/568737</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ceppaie e legno morto a terra</t>
+      <t xml:space="preserve">Stöcke und liegendes Totholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #459</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza ceppaie e legno morto a terra sull'area di interpretazione (50 x 50 m). «con» è dato, quando sull'area di interpretazione sono presenti almeno cinque ceppaie di almeno 30 cm di diametro e 20 cm di altezza oppure un albero a terra di almeno 30 cm di diametro a petto d'uomo (DPU). Fonte: rilievo sul terreno (MID 210: Stöcke)</t>
+    <t>Probeflächen mit/ohne Stöcke und liegendem Totholz auf der Interpretationsfläche. «mit» ist gegeben, wenn auf der Interpretationsfläche mindestens fünf Baumstöcke ab 30 cm Durchmesser und 20 cm Höhe oder ein liegender Baum von 30 cm Brusthöhendurchmesser (BHD) vorhanden ist. Grundlage: Feldaufnahme (MID 210: Stöcke)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -760,51 +760,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1837,51 +1837,51 @@
         <v>100.0</v>
       </c>
       <c r="AY16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ16" s="6">
         <v>100.0</v>
       </c>
       <c r="BA16" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:53" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1386965/568737</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1919,191 +1919,191 @@
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
       <c r="AS17" s="3"/>
       <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AV17" s="3"/>
       <c r="AW17" s="3"/>
       <c r="AX17" s="3"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
     </row>
     <row r="20" spans="1:53">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:53">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ceppaie e legno morto a terra</t>
+            <t xml:space="preserve">Stöcke und liegendes Totholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #459</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:53" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:53" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:53">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:53" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>