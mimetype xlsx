--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di assortimento · classi di assortimento (HG 2010)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Schaftderbholzvolumen (HG 2010)</t>
+  </si>
+  <si>
+    <t>Sortimentierungsart · Sortimentierungsklassen (HG 2010)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>classi di assortimento (HG 2010)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Sortimentierungsart</t>
+  </si>
+  <si>
+    <t>Sortimentierungsklassen (HG 2010)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>legname di piccole dimensioni</t>
-[...26 lines deleted...]
-    <t>tondame di latifoglie</t>
+    <t>Schwachholz</t>
+  </si>
+  <si>
+    <t>Klassen 1 und 2</t>
+  </si>
+  <si>
+    <t>Klassen 3 und 4</t>
+  </si>
+  <si>
+    <t>Klassen 5 und 6</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Nadel-Holz</t>
+  </si>
+  <si>
+    <t>Nadel-Kurzholz</t>
+  </si>
+  <si>
+    <t>Nadel-Mittellangholz</t>
+  </si>
+  <si>
+    <t>Nadel-Langholz</t>
+  </si>
+  <si>
+    <t>Laub-Rundholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1387516/569288</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume del legno di fusto commerciabile (HG 2010)</t>
+      <t xml:space="preserve">Schaftderbholzvolumen (HG 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #211</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto senza corteccia e senza ceppaia di almeno 7 cm di diametro (limite del legno commerciabile) di tutti gli alberi e arbusti di almeno 12 cm di diametro a petto d'uomo (DPU), determinato attraverso le funzioni delle forme del fusto secondo Kaufmann (2001). Gli assortimenti sono stati definiti secondo l'edizione del 2010 degli usi svizzeri del commercio di legname grezzo (HG2010).</t>
+    <t>Holzvolumen des Schaftes ohne Rinde und ohne Stock von mindestens 7 cm Durchmesser (Derbholzgrenze) aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), ermittelt mit den Schaftform-Funktionen gemäss Kaufmann (2001). Die Definition der Sortimente erfolgte nach den Handelsgebräuchen Ausgabe 2010.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di assortimento</t>
+      <t xml:space="preserve">Sortimentierungsart</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2221</t>
     </r>
   </si>
   <si>
-    <t>Classificazione in lunghezza del legname tondo, in cinque classi (4 per il legno di conifere e 1 per il legno di latifoglie) in base alle pratiche commerciali svizzere per il legno grezzo, edizioni 2010 e 2021 (HG 2010). Fonte: inchiesta presso il servizio forestale (MID 2020: Längensortierung des Nadelrundholzes)</t>
+    <t>Längensortierung des Rundholzes in fünf Klassen (4 für Nadelholz und 1 für Laubholz) nach den Schweizer Handelsgebräuchen für Rohholz, Ausgaben 2010 und 2021 (HG 2010). Grundlage: Forstdienstbefragung (MID 2020: Längensortierung des Nadelrundholzes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classi di assortimento (HG 2010)</t>
+      <t xml:space="preserve">Sortimentierungsklassen (HG 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1788</t>
     </r>
   </si>
   <si>
-    <t>Assortimento per diametro del legname tondo in quattro classi in base alle pratiche commerciali svizzere, edizioni 2010 e 2021 (HG 2010). Le classi 1 e 2, 3 e 4 rispettivamente 5 e 6 della HG 2010 sono rappruppate ognuna in una sola classe.</t>
+    <t>Durchmessersortierung des Rundholzes in vier Klassen anhand der Schweizer Handelsgebräuche für Rohholz, Ausgaben 2010 und 2021 (HG 2010). Dabei werden die Klassen 1 und 2, 3 und 4 sowie 5 und 6 der HG 2010 je zu einer Klasse zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.275" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2693,268 +2693,268 @@
         <v>100.0</v>
       </c>
       <c r="L54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M54" s="6">
         <v>100.0</v>
       </c>
       <c r="N54" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:14" customHeight="1" ht="21.75">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1387516/569288</t>
           </r>
         </is>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume del legno di fusto commerciabile (HG 2010)</t>
+            <t xml:space="preserve">Schaftderbholzvolumen (HG 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #211</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:14" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di assortimento</t>
+            <t xml:space="preserve">Sortimentierungsart</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2221</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:14" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classi di assortimento (HG 2010)</t>
+            <t xml:space="preserve">Sortimentierungsklassen (HG 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1788</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:14" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:14" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:14" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:14" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>