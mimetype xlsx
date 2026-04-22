--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,344 +17,344 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...2 lines deleted...]
-    <t>muro a secco e cumulo di sassi</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>murs de pierres sèches et tas de pierres</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>muro a secco presente</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>mur de pierres sèches présent</t>
+  </si>
+  <si>
+    <t>tas de pierre présent</t>
+  </si>
+  <si>
+    <t>mur de pierres sèches et tas de pierre présents</t>
+  </si>
+  <si>
+    <t>ni l'un ni l'autre présent</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1387596/569368</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">muro a secco e cumulo di sassi</t>
+      <t xml:space="preserve">murs de pierres sèches et tas de pierres</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #606</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza muri a secco e cumuli di sassi sull'area di interpretazione (50 × 50 m), classificate in base al tipo di oggetto. Fonte: rilievo sul terreno (MID 217: Trockenmauer und Steinhaufen)</t>
+    <t>Placettes d'échantillonnage avec/sans murs de pierres sèches et tas de pierres sur la surface d'interprétation (50 × 50 m), classées selon le type de l'objet. Source: relevé de terrain (MID 217: Trockenmauer und Steinhaufen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1387596/569368</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">muro a secco e cumulo di sassi</t>
+            <t xml:space="preserve">murs de pierres sèches et tas de pierres</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #606</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>