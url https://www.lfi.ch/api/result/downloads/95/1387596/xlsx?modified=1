--- v2 (2026-04-22)
+++ v3 (2026-07-27)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>murs de pierres sèches et tas de pierres</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Trockenmauer und Steinhaufen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>mur de pierres sèches présent</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>Trockenmauer vorhanden</t>
+  </si>
+  <si>
+    <t>Steinhaufen vorhanden</t>
+  </si>
+  <si>
+    <t>beides vorhanden</t>
+  </si>
+  <si>
+    <t>weder noch vorhanden</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1387596/569368</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">murs de pierres sèches et tas de pierres</t>
+      <t xml:space="preserve">Trockenmauer und Steinhaufen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #606</t>
     </r>
   </si>
   <si>
-    <t>Placettes d'échantillonnage avec/sans murs de pierres sèches et tas de pierres sur la surface d'interprétation (50 × 50 m), classées selon le type de l'objet. Source: relevé de terrain (MID 217: Trockenmauer und Steinhaufen)</t>
+    <t>Probeflächen mit/ohne Trockenmauern und Steinhaufen auf der Interpretationsfläche (50 × 50 m), eingeteilt nach der Art der Objekte. Grundlage: Feldaufnahme (MID 217: Trockenmauer und Steinhaufen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1387596/569368</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">murs de pierres sèches et tas de pierres</t>
+            <t xml:space="preserve">Trockenmauer und Steinhaufen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #606</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>