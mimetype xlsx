--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,392 +17,392 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di fusti (alberi vivi in piedi) con microhabitat</t>
-[...2 lines deleted...]
-    <t>microhabitat (20 classi)</t>
+    <t>nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
+  </si>
+  <si>
+    <t>microhabitats (20 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...20 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>cavità di nidificazione di picidi</t>
-[...59 lines deleted...]
-    <t>totale</t>
+    <t>loge de pics</t>
+  </si>
+  <si>
+    <t>cavité plate (&lt;5 cm de profondeur)</t>
+  </si>
+  <si>
+    <t>cavité (&gt;5 cm de profondeur)</t>
+  </si>
+  <si>
+    <t>dégâts dus aux insectes</t>
+  </si>
+  <si>
+    <t>dendrotelme</t>
+  </si>
+  <si>
+    <t>cavité à la base du tronc</t>
+  </si>
+  <si>
+    <t>bois sans écorce</t>
+  </si>
+  <si>
+    <t>blessure due au feu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">écorce décollée </t>
+  </si>
+  <si>
+    <t>cime brisée fraîche</t>
+  </si>
+  <si>
+    <t>fente large</t>
+  </si>
+  <si>
+    <t>bois mort dans le houppier</t>
+  </si>
+  <si>
+    <t>chancre ou loupes</t>
+  </si>
+  <si>
+    <t>sporophore de champignons pérennes</t>
+  </si>
+  <si>
+    <t>sporophore de champignons éphémères</t>
+  </si>
+  <si>
+    <t>bryophytes &gt;10%</t>
+  </si>
+  <si>
+    <t>lichens &gt;10%</t>
+  </si>
+  <si>
+    <t>lierres &gt;10%</t>
+  </si>
+  <si>
+    <t>coulée de résine</t>
+  </si>
+  <si>
+    <t>autres microhabitats</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1388310/570082</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti (alberi vivi in piedi) con microhabitat</t>
+      <t xml:space="preserve">nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #402</t>
     </r>
   </si>
   <si>
-    <t>Numero di alberi e arbusti vivi in piedi a partire da 12 cm di diametro a petto d'uomo, sui quali è stato rilevato un microhabitat. Visto che un albero può presentare contemporaneamente più microhabitat, esso può contribuire al numero di fusti (vivi e in piedi) di diversi microhabitat. Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Nombre d'arbres et d'arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), sur lesquels un microhabitat a été constaté. Un même arbre pouvant présenter simultanément plusieurs microhabitats, il peut contribuer au nombre de tiges (vifs sur pied) correspondant à plusieurs microhabitats. Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">microhabitat (20 classi)</t>
+      <t xml:space="preserve">microhabitats (20 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2360</t>
     </r>
   </si>
   <si>
-    <t>Tipo di microhabitat presente almeno una volta su un albero o un arbusto a partire da 12 cm di diametro a petto d'uomo (DPU). Fonte: rilievo sul terreno (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
+    <t>Type de microhabitat présent au moins une fois sur un arbre ou un arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm. Base: relevé de terrain (MID 819: Bemerkung zu Ex-LFI-Probebaum, MID1027: Baumschadenart, MID 1035-1049: Baummikrohabitate)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,51 +754,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1809,233 +1809,233 @@
         <v>18</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="21.75">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1388310/570082</t>
           </r>
         </is>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti (alberi vivi in piedi) con microhabitat</t>
+            <t xml:space="preserve">nombre de tiges (arbres vifs sur pied) avec microhabitat</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #402</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">microhabitat (20 classi)</t>
+            <t xml:space="preserve">microhabitats (20 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2360</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>