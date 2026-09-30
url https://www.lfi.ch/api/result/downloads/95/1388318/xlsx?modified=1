--- v1 (2026-01-23)
+++ v2 (2026-09-30)
@@ -1,433 +1,347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: n/ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...2 lines deleted...]
-    <t>higher altitude zone</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied [401], Stk.
+Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 22.07.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>surface [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures [NAISHLTLKOMB, 2635]
+Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, zones inférieures, zones supérieures, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -688,611 +602,887 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>285</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>5</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>262</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>4</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>331</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>338</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>465</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>6</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>312</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>369</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>307</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>17</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>362</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>5</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>430</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>3</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>446</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>7</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>406</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>313</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>4</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>263</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>4</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>351</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>4</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>417</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>458</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>5</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>358</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M17" s="3"/>
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A20:M20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="B21:M21"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>