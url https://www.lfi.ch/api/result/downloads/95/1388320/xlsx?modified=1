--- v2 (2026-01-09)
+++ v3 (2026-07-29)
@@ -17,365 +17,365 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di microhabitat sugli alberi vivi in piedi</t>
-[...2 lines deleted...]
-    <t>alte/basse quote</t>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>basse quote</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>zones inférieures</t>
+  </si>
+  <si>
+    <t>zones supérieures</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1388320/570092</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Numero di microhabitat sugli alberi vivi in piedi di almeno 12 cm di diametro a petto d'uomo (DPU). Vengono considerati microhabitat: corpi fruttiferi fungini; tronco ricoperto per più del 10% da muschi, licheni o edera; cavità di nidificazione di picidi; cavità poco profonda dell'albero; ampia fessura; tasca nella corteccia; fusto o branca spezzata con durame esposto; dendrotelma; tumore o cancro; cavità nei contrafforti radicali; cavità profonda dell'albero; scortecciamento a partire dalla dimensione di una mano; cima secca; flusso di resina; danni da insetti (base del tronco/tronco/fusto); rami morti &gt;20%.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">alte/basse quote</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +727,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -1386,51 +1386,51 @@
         <v>458</v>
       </c>
       <c r="AC16" s="6">
         <v>5</v>
       </c>
       <c r="AD16" s="6">
         <v>358</v>
       </c>
       <c r="AE16" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1388320/570092</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di microhabitat sugli alberi vivi in piedi</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">alte/basse quote</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>