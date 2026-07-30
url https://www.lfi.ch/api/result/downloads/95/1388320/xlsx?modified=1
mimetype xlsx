--- v3 (2026-07-29)
+++ v4 (2026-07-30)
@@ -14,368 +14,368 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>zones supérieures/inférieures</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+  </si>
+  <si>
+    <t>Hochlagen/Tieflagen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...57 lines deleted...]
-    <t>n/ha</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>zones inférieures</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>Tieflagen</t>
+  </si>
+  <si>
+    <t>Hochlagen</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1388320/570092</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
+      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zones supérieures/inférieures</t>
+      <t xml:space="preserve">Hochlagen/Tieflagen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
+    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,80 +727,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1386,51 +1386,51 @@
         <v>458</v>
       </c>
       <c r="AC16" s="6">
         <v>5</v>
       </c>
       <c r="AD16" s="6">
         <v>358</v>
       </c>
       <c r="AE16" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1388320/570092</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
@@ -1446,191 +1446,191 @@
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
       <c r="Z17" s="3"/>
       <c r="AA17" s="3"/>
       <c r="AB17" s="3"/>
       <c r="AC17" s="3"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
+            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zones supérieures/inférieures</t>
+            <t xml:space="preserve">Hochlagen/Tieflagen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:31" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:31" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>