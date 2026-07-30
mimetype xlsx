--- v0 (2026-07-29)
+++ v1 (2026-07-30)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>surface forestière</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes) · degré de recouvrement de la régénération bien installée</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Deckungsgrad der gesicherten Verjüngung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt protectrice (2022): f.a.s.f.b. IFN4/IFN5</t>
+      <t xml:space="preserve">: Schutzwald (2022): z.W.o.G. LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>canton</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,311 +172,311 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
-    <t>degré de recouvrement de la régénération bien installée</t>
+    <t>Deckungsgrad der gesicherten Verjüngung</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>&lt;1%</t>
   </si>
   <si>
     <t>1-4%</t>
   </si>
   <si>
     <t>5-9%</t>
   </si>
   <si>
     <t>10-25%</t>
   </si>
   <si>
     <t>26-50%</t>
   </si>
   <si>
     <t>51-75%</t>
   </si>
   <si>
     <t>76-100%</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montagnard inférieur et supérieur</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontagnard</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>hyperinsubrique et collinéen</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1389955/571727</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">degré de recouvrement de la régénération bien installée</t>
+      <t xml:space="preserve">Deckungsgrad der gesicherten Verjüngung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #636</t>
     </r>
   </si>
   <si>
-    <t>Proportion de la surface du sol recouverte par une régénération bien installée, c'est-à-dire par des arbres résineux ou feuillus vivants d'une hauteur de 1,3 m à 11,9 cm de diamètre à hauteur de poitrine (DHP). Cette variable est disponible depuis l'IFN3 (2004-2006). Source: relevé de terrain (MID 273: Deckungsgrad der gesicherten Verjüngung)</t>
+    <t>Anteil der Bodenfläche, der von gesicherter Verjüngung überschirmt ist, d.h. von lebenden Nadel- und Laubbäumen ab 1,3 m Höhe bis 11,9 cm Brusthöhendurchmesser (BHD). Das Merkmal ist ab dem LFI3 (2004-2006) verfügbar. Grundlage: Feldaufnahme (MID 273: Deckungsgrad der gesicherten Verjüngung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN4/IFN5</t>
+      <t xml:space="preserve">Schutzwald (2022): z.W.o.G. LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2685</t>
     </r>
   </si>
   <si>
-    <t>Zone désignée à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026) comme «forêt accessible sans la forêt buissonnante» (f.a.s.f.b.; c'est-à-dire forêt sans la forêt buissonnante atteignable à pied), située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
+    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) als «zugänglicher Wald ohne Gebüschwald» (z.W.o.G.; d.h. als Wald ohne Gebüschwald, der zu Fuss aufgesucht werden kann) bestimmt wurde und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -828,52 +828,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -12947,51 +12947,51 @@
         <v>9.3</v>
       </c>
       <c r="AZ84" s="6">
         <v>19</v>
       </c>
       <c r="BA84" s="6">
         <v>529.5</v>
       </c>
       <c r="BB84" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:54" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1389955/571727</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
@@ -13029,226 +13029,226 @@
       <c r="AR85" s="3"/>
       <c r="AS85" s="3"/>
       <c r="AT85" s="3"/>
       <c r="AU85" s="3"/>
       <c r="AV85" s="3"/>
       <c r="AW85" s="3"/>
       <c r="AX85" s="3"/>
       <c r="AY85" s="3"/>
       <c r="AZ85" s="3"/>
       <c r="BA85" s="3"/>
       <c r="BB85" s="3"/>
     </row>
     <row r="88" spans="1:54">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:54" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="91" spans="1:54">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:54" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="94" spans="1:54">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">degré de recouvrement de la régénération bien installée</t>
+            <t xml:space="preserve">Deckungsgrad der gesicherten Verjüngung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #636</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:54" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="97" spans="1:54">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:54" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="100" spans="1:54">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN4/IFN5</t>
+            <t xml:space="preserve">Schutzwald (2022): z.W.o.G. LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2685</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:54" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="103" spans="1:54">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:54" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>