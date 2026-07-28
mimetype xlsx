--- v0 (2025-11-17)
+++ v1 (2026-07-28)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...47 lines deleted...]
-    <t>Switzerland</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1391268/573041</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of microhabitats on standing living trees</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,51 +739,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
@@ -1778,51 +1778,51 @@
         <v>458</v>
       </c>
       <c r="AC20" s="6">
         <v>5</v>
       </c>
       <c r="AD20" s="6">
         <v>358</v>
       </c>
       <c r="AE20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1391268/573041</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of microhabitats on standing living trees</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>