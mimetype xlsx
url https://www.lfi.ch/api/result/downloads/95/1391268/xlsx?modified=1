--- v1 (2026-07-28)
+++ v2 (2026-07-28)
@@ -14,380 +14,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région économique</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...50 lines deleted...]
-    <t>n/ha</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...11 lines deleted...]
-    <t>total</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1391268/573041</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
+      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
+    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région économique</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -739,80 +739,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1778,51 +1778,51 @@
         <v>458</v>
       </c>
       <c r="AC20" s="6">
         <v>5</v>
       </c>
       <c r="AD20" s="6">
         <v>358</v>
       </c>
       <c r="AE20" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1391268/573041</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1838,191 +1838,191 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
+            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région économique</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>