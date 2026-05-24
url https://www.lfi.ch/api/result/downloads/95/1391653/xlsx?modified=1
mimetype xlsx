--- v1 (2026-01-24)
+++ v2 (2026-05-24)
@@ -14,442 +14,442 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>total basal area</t>
+    <t>surface terrière totale</t>
   </si>
   <si>
-    <t>forest formations (NaiS; 10 classes) · main tree species</t>
+    <t>formations forestières NaiS (10 classes) · essence principale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+      <t xml:space="preserve">: forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>biogeographical region</t>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
+    <t>nord des Alpes</t>
   </si>
   <si>
-    <t>Western Central-Alps</t>
+    <t>ouest des Alpes centrales</t>
   </si>
   <si>
-    <t>Eastern Central-Alps</t>
+    <t>est des Alpes centrales</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>forest formations (NaiS; 10 classes)</t>
+    <t>formations forestières NaiS (10 classes)</t>
   </si>
   <si>
-    <t>main tree species</t>
+    <t>essence principale</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>beech forests</t>
+    <t>hêtraies</t>
   </si>
   <si>
-    <t>silver fir-beech forests</t>
+    <t>hêtraies à sapin</t>
   </si>
   <si>
-    <t>other boradleaved forests</t>
+    <t>autres forêts de feuillus</t>
   </si>
   <si>
-    <t>silver fir-spruce forests</t>
+    <t>pessières-sapinières</t>
   </si>
   <si>
-    <t>spruce forests</t>
+    <t>pessières</t>
   </si>
   <si>
-    <t>Arolla pine and larch forests</t>
+    <t>arolières et mélézins</t>
   </si>
   <si>
-    <t>pine forests</t>
+    <t>pinèdes</t>
   </si>
   <si>
-    <t>pioneer forests</t>
+    <t>forêts pionnières</t>
   </si>
   <si>
-    <t>shrub forests*</t>
+    <t>forêts buissonnantes*</t>
   </si>
   <si>
-    <t>non-forest*</t>
+    <t>hors forêt*</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1391653/573426</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total basal area</t>
+      <t xml:space="preserve">surface terrière totale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of all living and dead trees and shrubs (standing and lying) with a dbh ≥12 cm. The total basal area corresponds to the sum of the basal area and the deadwood basal area.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm DHP. La surface terrière totale est la somme de la surface terrière et de la surface terrière du bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+      <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2637</t>
     </r>
   </si>
   <si>
-    <t>Combination of the 18 groups of NaiS site types, each with a similar objective for the main tree species (NAISGGROB20), into 10 large associations known as «forest formations». *As the characterisation of the site types in the NaiS-NFI project is on a small scale, it is possible that non-forest site types such as meadow, pasture and rock may be present in sample plots that are classified as «forest» in NFI. Similarly, «forest without shrub forest“ may also contain «shrub forest» site types.</t>
+    <t>Regroupement des 18 groupes de types de stations NaiS ayant chacun un objectif similaire pour les essences principales (NAISGGROB20) en 10 grandes associations appelées «formations forestières». *Les types de stations étant déterminés à petite échelle dans le cadre du projet NaiS-IFN, il est possible que des types de stations non forestières (p. ex. prairie, pâturage, rocher) soient présents sur des placettes d'échantillonnage considérées comme «forêt» dans l'IFN. De même, des types de stations de forêt buissonnante peuvent être présents dans la «forêt sans la forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species</t>
+      <t xml:space="preserve">essence principale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #90</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) with the ten most common species or species groups in Switzerland ('main tree species') categorised, and the classes 'other conifers' and 'other broadleaves' for the remaining species. The main tree species are: spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp.), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce d'arbre et d'arbuste à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, avec des classes individuelles pour les dix espèces ou groupes d'espèces les plus fréquents en Suisse («essences principales») et les classes «autres résineux» et «autres feuillus» pour les autres espèces. Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+      <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2684</t>
     </r>
   </si>
   <si>
-    <t>Area designated in the five Inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) as «accessible forest without shrub forest» (a.f.w.s.f.), i.e. «forest without shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Zone désignée dans les cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026) comme «forêt accessible sans la forêt buissonnante» (f.a.s.f.b.; c'est-à-dire comme forêt sans la forêt buissonnante atteignable à pied), située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -801,52 +801,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -9638,270 +9638,270 @@
         <v>38.9</v>
       </c>
       <c r="N192" s="6">
         <v>4</v>
       </c>
       <c r="O192" s="6">
         <v>39.4</v>
       </c>
       <c r="P192" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:16" customHeight="1" ht="21.75">
       <c r="A193" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1391653/573426</t>
           </r>
         </is>
       </c>
       <c r="C193" s="3"/>
       <c r="D193" s="3"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3"/>
       <c r="K193" s="3"/>
       <c r="L193" s="3"/>
       <c r="M193" s="3"/>
       <c r="N193" s="3"/>
       <c r="O193" s="3"/>
       <c r="P193" s="3"/>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total basal area</t>
+            <t xml:space="preserve">surface terrière totale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2</t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:16" customHeight="1" ht="29">
       <c r="A197" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest formations (NaiS; 10 classes)</t>
+            <t xml:space="preserve">formations forestières NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2637</t>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:16" customHeight="1" ht="29">
       <c r="A200" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species</t>
+            <t xml:space="preserve">essence principale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #90</t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:16" customHeight="1" ht="29">
       <c r="A203" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:16" customHeight="1" ht="29">
       <c r="A206" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+            <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2684</t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:16" customHeight="1" ht="29">
       <c r="A209" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:16" customHeight="1" ht="29">
       <c r="A212" s="1" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>