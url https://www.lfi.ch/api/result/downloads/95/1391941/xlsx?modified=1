--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,385 +14,385 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Naturgefahr</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area according to natural hazard divided by forest area</t>
+  </si>
+  <si>
+    <t>natural hazard</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwald (2022): z.W.o.G. LFI1-LFI5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Naturgefahr</t>
-[...17 lines deleted...]
-    <t>Total</t>
+    <t>no natural hazard</t>
+  </si>
+  <si>
+    <t>rockfall</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>hillslope debris flow/landslide</t>
+  </si>
+  <si>
+    <t>processes in channels</t>
+  </si>
+  <si>
+    <t>outside of perimeter</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1391941/573714</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche nach Naturgefahr</t>
+      <t xml:space="preserve">forest area according to natural hazard</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #413</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche der Naturgefahrenprozesse Sturz (Stein-/Blockschlag), Lawine, Hangmure/Rutschung und Gerinneprozesse innerhalb des Schutzwalds gemäss Ausscheidung der Kantone nach den harmonisierten Kriterien von SilvaProtect-CH, Stand 2022. Da ein Schutzwald gegen mehrere Naturgefahrenprozesse schützen kann, kann er zur Waldfläche mehrerer Prozesse beitragen. Für den Kanton Aargau werden keine Naturgefahrenprozesse ausgewiesen, weil dieser Kanton den Schutzwald im Stichjahr (2022) noch nicht ausgeschieden hatte.</t>
+    <t>Forest area subject to the natural hazard processes rockfall, avalanche, hillslope debris flow/landslide and channel processes within the protection forest designated by the cantons according to the harmonised criteria of SilvaProtect-CH as of 2022. Since a protection forest can provide protection against various natural hazard processes at the same time, it can contribute to the forest area of several dfiferent processes. No natural hazard processes are shown for Canton Aargau because the protection forest there had not yet been designated in the reference year (2022).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Naturgefahr</t>
+      <t xml:space="preserve">natural hazard</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1986</t>
     </r>
   </si>
   <si>
-    <t>Naturgefahrenprozesse, die im von den Kantonen nach den harmonisierten Kriterien von SilvaProtect ausgeschiedenen Schutzwald auftreten können. Grundlage: Losey &amp; Wehrli (2013)</t>
+    <t>Natural hazard processes that can occur in forests designated as protection forests by the cantons according to the harmonised criteria of SilvaProtect. Reference: Losey &amp; Wehrli (2013)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwald (2022): z.W.o.G. LFI1-LFI5</t>
+      <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2684</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) als «zugänglicher Wald ohne Gebüschwald» (z.W.o.G.; d.h. als Wald ohne Gebüschwald, der zu Fuss aufgesucht werden kann) bestimmt wurde und innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
+    <t>Area designated in the five Inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) as «accessible forest without shrub forest» (a.f.w.s.f.), i.e. «forest without shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,51 +744,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1287,270 +1287,270 @@
         <v>19</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1391941/573714</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche nach Naturgefahr</t>
+            <t xml:space="preserve">forest area according to natural hazard</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #413</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Naturgefahr</t>
+            <t xml:space="preserve">natural hazard</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1986</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwald (2022): z.W.o.G. LFI1-LFI5</t>
+            <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2684</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>