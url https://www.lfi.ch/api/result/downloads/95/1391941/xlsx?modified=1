--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,385 +14,385 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>natural hazard</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière selon le danger naturel divisé par surface forestière</t>
+  </si>
+  <si>
+    <t>danger naturel</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no natural hazard</t>
-[...2 lines deleted...]
-    <t>rockfall</t>
+    <t>aucun danger naturel</t>
+  </si>
+  <si>
+    <t>chute de pierres ou de blocs</t>
   </si>
   <si>
     <t>avalanche</t>
   </si>
   <si>
-    <t>hillslope debris flow/landslide</t>
-[...5 lines deleted...]
-    <t>outside of perimeter</t>
+    <t>coulée de boue/glissement de terrain</t>
+  </si>
+  <si>
+    <t>processus liés aux cours d'eau</t>
+  </si>
+  <si>
+    <t>en dehors du périmètre</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1391941/573714</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area according to natural hazard</t>
+      <t xml:space="preserve">surface forestière selon le danger naturel</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #413</t>
     </r>
   </si>
   <si>
-    <t>Forest area subject to the natural hazard processes rockfall, avalanche, hillslope debris flow/landslide and channel processes within the protection forest designated by the cantons according to the harmonised criteria of SilvaProtect-CH as of 2022. Since a protection forest can provide protection against various natural hazard processes at the same time, it can contribute to the forest area of several dfiferent processes. No natural hazard processes are shown for Canton Aargau because the protection forest there had not yet been designated in the reference year (2022).</t>
+    <t>Surface forestière des types de dangers naturels suivants: chutes de pierres/éboulements, avalanches, coulées de boue/glissements de terrain et processus liés aux cours d'eau dans les forêts protectrices délimitées par les cantons selon les critères harmonisés de SilvaProtect-CH, état 2022. Une forêt protectrice pouvant protéger contre plusieurs types de dangers naturels, elle peut contribuer à la surface forestière de plusieurs d'entre eux. Aucun type de danger naturel n'est indiqué pour le canton d'Argovie, car ce canton n'avait pas encore délimité ses forêts protectrices en 2022, année de référence.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">natural hazard</t>
+      <t xml:space="preserve">danger naturel</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1986</t>
     </r>
   </si>
   <si>
-    <t>Natural hazard processes that can occur in forests designated as protection forests by the cantons according to the harmonised criteria of SilvaProtect. Reference: Losey &amp; Wehrli (2013)</t>
+    <t>Processus naturels susceptibles de se produire dans le périmètre des forêts protectrices délimitées par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: Losey &amp; Wehrli (2013)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+      <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2684</t>
     </r>
   </si>
   <si>
-    <t>Area designated in the five Inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) as «accessible forest without shrub forest» (a.f.w.s.f.), i.e. «forest without shrub forest» that can be accessed on foot and is situated in a forest that the cantons designated «protective forest» in 2022 according to the harmonised criteria of SilvaProtect-CH (Losey &amp; Wehrli 2013).</t>
+    <t>Zone désignée dans les cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026) comme «forêt accessible sans la forêt buissonnante» (f.a.s.f.b.; c'est-à-dire comme forêt sans la forêt buissonnante atteignable à pied), située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de Silvaprotect-CH (Losey et Wehrli 2013).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,51 +744,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1287,270 +1287,270 @@
         <v>19</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1391941/573714</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area according to natural hazard</t>
+            <t xml:space="preserve">surface forestière selon le danger naturel</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #413</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">natural hazard</t>
+            <t xml:space="preserve">danger naturel</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1986</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forests (2022): a.f.w.s.f. NFI1 to NFI5</t>
+            <t xml:space="preserve">forêt protectrice (2022): f.a.s.f.b. IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2684</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>