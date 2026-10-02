--- v1 (2026-01-23)
+++ v2 (2026-10-02)
@@ -1,477 +1,365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale in funzione del pericolo naturale diviso per superficie forestale</t>
-[...97 lines deleted...]
-    <t>Svizzera</t>
+    <t>surface forestière selon le danger naturel divisé par surface forestière</t>
+  </si>
+  <si>
+    <t>danger naturel</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt protectrice (2022): f.a.s.f.b. |</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun pericolo naturale</t>
-[...217 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>aucun danger naturel</t>
+  </si>
+  <si>
+    <t>chute de pierres ou de blocs</t>
+  </si>
+  <si>
+    <t>avalanche</t>
+  </si>
+  <si>
+    <t>coulée de boue/glissement de terrain</t>
+  </si>
+  <si>
+    <t>processus liés aux cours d'eau</t>
+  </si>
+  <si>
+    <t>en dehors du périmètre</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt protectrice (2022): f.a.s.f.b. | [2652]
+Forêt accessible sans la forêt buissonnante (f.a.s.f.b.; c'est-à-dire forêt couverte à moins des deux tiers d'arbustes et atteignable à pied), située à l'intérieur d'une forêt protectrice délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH (Losey et Wehrli 2013).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface forestière selon le danger naturel [413], ha
+Surface forestière des types de dangers naturels suivants: chutes de pierres/éboulements, avalanches, coulées de boue/glissements de terrain et processus liés aux cours d'eau dans les forêts protectrices délimitées par les cantons selon les critères harmonisés de SilvaProtect-CH, état 2022. Une forêt protectrice pouvant protéger contre plusieurs types de dangers naturels, elle peut contribuer à la surface forestière de plusieurs d'entre eux. Aucun type de danger naturel n'est indiqué pour le canton d'Argovie, car ce canton n'avait pas encore délimité ses forêts protectrices en 2022, année de référence.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 31.03.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>danger naturel [GEFPRO, 1986]
+Processus naturels susceptibles de se produire dans le périmètre des forêts protectrices délimitées par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: Losey &amp; Wehrli (2013)</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 02:36:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, aucun danger naturel, chute de pierres ou de blocs, avalanche, coulée de boue/glissement de terrain, processus liés aux cours d'eau, en dehors du périmètre, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -732,877 +620,1192 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O40"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...38 lines deleted...]
-      <c r="O14" s="6" t="s">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>5.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>6.5</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>10.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>2.0</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>5.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>11.0</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.7</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>8.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>8.3</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>2.2</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>18.5</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2.1</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>18.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>2.5</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>32.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3.1</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>23.3</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>2.8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>12.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.7</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>18.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>36.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>3.7</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>16.0</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.0</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>23.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2.8</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>35.8</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>3.2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>22.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>2.8</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>22.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>2.3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>24.7</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>70.7</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>3.6</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>87.7</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>1.8</v>
       </c>
-      <c r="F18" s="6">
-[...2 lines deleted...]
-      <c r="G18" s="6">
+      <c r="F18" s="5">
+        <v>86.40000000000001</v>
+      </c>
+      <c r="G18" s="5">
         <v>2.3</v>
       </c>
-      <c r="H18" s="6">
-[...2 lines deleted...]
-      <c r="I18" s="6">
+      <c r="H18" s="5">
+        <v>86.40000000000001</v>
+      </c>
+      <c r="I18" s="5">
         <v>2.3</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>80.2</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>2.6</v>
       </c>
-      <c r="L18" s="6">
-[...2 lines deleted...]
-      <c r="M18" s="6">
+      <c r="L18" s="5">
+        <v>91.099999999999994</v>
+      </c>
+      <c r="M18" s="5">
         <v>1.5</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>85.2</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
-[...38 lines deleted...]
-      <c r="O19" s="6" t="s">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6" t="s">
-[...38 lines deleted...]
-      <c r="O20" s="6" t="s">
+      <c r="B20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="O20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...10 lines deleted...]
-    <mergeCell ref="A40:O40"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:O45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>