--- v0 (2025-10-10)
+++ v1 (2026-09-30)
@@ -1,477 +1,365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Naturgefahr geteilt durch Waldfläche</t>
+  </si>
+  <si>
+    <t>Naturgefahr</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: Schutzwald (2022): zugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no natural hazard</t>
-[...217 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>keine Naturgefahr</t>
+  </si>
+  <si>
+    <t>Stein-/Blockschlag</t>
+  </si>
+  <si>
+    <t>Lawine</t>
+  </si>
+  <si>
+    <t>Hangmure/Rutschung</t>
+  </si>
+  <si>
+    <t>Gerinneprozesse</t>
+  </si>
+  <si>
+    <t>ausserhalb Perimeter</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>Schutzwald (2022): zugänglicher Wald [2681]
+Zugänglicher Wald (d.h. «Wald ohne Gebüschwald» oder «Gebüschwald», der zu Fuss aufgesucht werden kann), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Schutzwaldregion [SCHUREG, 829]
+Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Waldfläche nach Naturgefahr [413], ha
+Waldfläche der Naturgefahrenprozesse Sturz (Stein-/Blockschlag), Lawine, Hangmure/Rutschung und Gerinneprozesse innerhalb des Schutzwalds gemäss Ausscheidung der Kantone nach den harmonisierten Kriterien von SilvaProtect-CH, Stand 2022. Da ein Schutzwald gegen mehrere Naturgefahrenprozesse schützen kann, kann er zur Waldfläche mehrerer Prozesse beitragen. Für den Kanton Aargau werden keine Naturgefahrenprozesse ausgewiesen, weil dieser Kanton den Schutzwald im Stichjahr (2022) noch nicht ausgeschieden hatte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 31.03.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Naturgefahr [GEFPRO, 1986]
+Naturgefahrenprozesse, die im von den Kantonen nach den harmonisierten Kriterien von SilvaProtect ausgeschiedenen Schutzwald auftreten können. Grundlage: Losey &amp; Wehrli (2013)</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 02:36:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, keine Naturgefahr, Stein-/Blockschlag, Lawine, Hangmure/Rutschung, Gerinneprozesse, ausserhalb Perimeter, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -732,877 +620,1192 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O40"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
-[...38 lines deleted...]
-      <c r="O13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...38 lines deleted...]
-      <c r="O14" s="6" t="s">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>5.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>6.4</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.3</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>10.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>2.0</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10.4</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>5.9</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>1.5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>10.7</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.7</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>8.4</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>8.3</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>2.2</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>18.2</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>2.1</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>19.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>2.6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>32.4</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>3.1</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>23.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>2.8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>11.9</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.7</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>18.7</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>36.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>3.7</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>15.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>2.0</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>23.8</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>2.8</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>36.1</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>3.2</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>23.3</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>2.7</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>21.8</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>2.2</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>24.6</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>70.7</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>3.6</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>87.8</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>1.8</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>86.7</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>2.2</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>86.5</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>2.2</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>80.5</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>2.6</v>
       </c>
-      <c r="L18" s="6">
-[...2 lines deleted...]
-      <c r="M18" s="6">
+      <c r="L18" s="5">
+        <v>91.099999999999994</v>
+      </c>
+      <c r="M18" s="5">
         <v>1.5</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>85.3</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
-[...38 lines deleted...]
-      <c r="O19" s="6" t="s">
+      <c r="B19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="O19" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6" t="s">
-[...38 lines deleted...]
-      <c r="O20" s="6" t="s">
+      <c r="B20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="O20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="A39" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...10 lines deleted...]
-    <mergeCell ref="A40:O40"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:O43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:O44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:O45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>