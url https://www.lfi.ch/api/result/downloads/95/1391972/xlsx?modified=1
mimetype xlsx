--- v1 (2026-01-23)
+++ v2 (2026-07-26)
@@ -14,409 +14,409 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>pericolo naturale</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Naturgefahr geteilt durch Waldfläche</t>
+  </si>
+  <si>
+    <t>Naturgefahr</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco di protezione (2022): bosco</t>
+      <t xml:space="preserve">: Schutzwald (2022): Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun pericolo naturale</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>keine Naturgefahr</t>
+  </si>
+  <si>
+    <t>Stein-/Blockschlag</t>
+  </si>
+  <si>
+    <t>Lawine</t>
+  </si>
+  <si>
+    <t>Hangmure/Rutschung</t>
+  </si>
+  <si>
+    <t>Gerinneprozesse</t>
+  </si>
+  <si>
+    <t>ausserhalb Perimeter</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1391972/573745</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale in funzione del pericolo naturale</t>
+      <t xml:space="preserve">Waldfläche nach Naturgefahr</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #413</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale dei pericoli naturali caduta massi, valanga, scivolamento di terreno/colate e processi idrologici nei torrenti all'interno del perimetro di bosco di protezione in base alla decisione dei Cantoni secondo i criteri armonizzati di SilvaProtect-CH, stato 2022. Visto che un bosco di protezione può proteggere contro diversi tipi di pericolo naturale, esso può contribuire alla superficie di differenti processi pericolosi. Per il Canton Argovia non viene riportato nessun processo di pericoli naturali, visto che questo Cantone nell'anno 2022 non aveva ancora delineato il perimetro del bosco di protezione.</t>
+    <t>Waldfläche der Naturgefahrenprozesse Sturz (Stein-/Blockschlag), Lawine, Hangmure/Rutschung und Gerinneprozesse innerhalb des Schutzwalds gemäss Ausscheidung der Kantone nach den harmonisierten Kriterien von SilvaProtect-CH, Stand 2022. Da ein Schutzwald gegen mehrere Naturgefahrenprozesse schützen kann, kann er zur Waldfläche mehrerer Prozesse beitragen. Für den Kanton Aargau werden keine Naturgefahrenprozesse ausgewiesen, weil dieser Kanton den Schutzwald im Stichjahr (2022) noch nicht ausgeschieden hatte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">pericolo naturale</t>
+      <t xml:space="preserve">Naturgefahr</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1986</t>
     </r>
   </si>
   <si>
-    <t>Processi di pericoli naturali che possono verificarsi nei boschi di protezione definiti dai Cantoni in base ai criteri armonizzati di SilvaProtect. Fonte: Losey &amp; Wehrli (2013)</t>
+    <t>Naturgefahrenprozesse, die im von den Kantonen nach den harmonisierten Kriterien von SilvaProtect ausgeschiedenen Schutzwald auftreten können. Grundlage: Losey &amp; Wehrli (2013)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione (2022): bosco</t>
+      <t xml:space="preserve">Schutzwald (2022): Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2653</t>
     </r>
   </si>
   <si>
-    <t>Bosco (ossia «bosco esclusi gli arbusteti» o «arbusteto») che si trova nel perimetro dei boschi di protezione definito dai cantoni nel 2022 in base ai criteri armonizzati di SilvaProtect-CH (Losey &amp; Wehrli 2013)</t>
+    <t>Wald (d.h. «Wald ohne Gebüschwald» oder «Gebüschwald»), der innerhalb des Schutzwalds liegt, den die Kantone im Jahr 2022 nach den harmonisierten Kriterien von Silvaprotect-CH (Losey &amp; Wehrli 2013) ausgeschieden hatten.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,51 +768,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1807,51 +1807,51 @@
         <v>27</v>
       </c>
       <c r="AC20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:31" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1391972/573745</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -1867,226 +1867,226 @@
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
       <c r="AA21" s="3"/>
       <c r="AB21" s="3"/>
       <c r="AC21" s="3"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale in funzione del pericolo naturale</t>
+            <t xml:space="preserve">Waldfläche nach Naturgefahr</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #413</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">pericolo naturale</t>
+            <t xml:space="preserve">Naturgefahr</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1986</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione (2022): bosco</t>
+            <t xml:space="preserve">Schutzwald (2022): Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2653</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:31" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>