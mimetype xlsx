--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Gewässer</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>water body</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein Gewässer</t>
-[...17 lines deleted...]
-    <t>Total</t>
+    <t>not a body of water</t>
+  </si>
+  <si>
+    <t>pond</t>
+  </si>
+  <si>
+    <t>small lake</t>
+  </si>
+  <si>
+    <t>creek</t>
+  </si>
+  <si>
+    <t>stream</t>
+  </si>
+  <si>
+    <t>river</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1393383/575156</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proportion of forest plots</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gewässer</t>
+      <t xml:space="preserve">water body</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #602</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen ohne/mit Gewässern auf der Interpretationsfläche (50 × 50 m), eingeteilt nach der Art des grössten Gewässers. Tümpel: 1-200 m², Weiher: &gt;200 m², schmaler Bach: Gerinnebreite &lt;2 m, breiter Bach: 2-5 m, Fluss: &gt; 5 m. Grundlage: Feldaufnahme (MID 401: Gewässer)</t>
+    <t>Sample plots without/with water bodies on the interpretation area (50 × 50 m), classified according to the type of the largest water body. Pond: 1-200 m², small lake: &gt;200 m², creek: channel width &lt;2 m, stream: 2-5 m, river: &gt; 5 m. Reference: Field Survey (MID 401: Gewässer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1258,235 +1258,235 @@
         <v>100.0</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="6">
         <v>100.0</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1393383/575156</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proportion of forest plots</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gewässer</t>
+            <t xml:space="preserve">water body</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #602</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>