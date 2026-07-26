--- v1 (2026-04-22)
+++ v2 (2026-07-26)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>water body</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Gewässer</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>not a body of water</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>kein Gewässer</t>
+  </si>
+  <si>
+    <t>Tümpel</t>
+  </si>
+  <si>
+    <t>Weiher</t>
+  </si>
+  <si>
+    <t>schmaler Bach</t>
+  </si>
+  <si>
+    <t>breiter Bach</t>
+  </si>
+  <si>
+    <t>Fluss</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1393383/575156</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">water body</t>
+      <t xml:space="preserve">Gewässer</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #602</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with water bodies on the interpretation area (50 × 50 m), classified according to the type of the largest water body. Pond: 1-200 m², small lake: &gt;200 m², creek: channel width &lt;2 m, stream: 2-5 m, river: &gt; 5 m. Reference: Field Survey (MID 401: Gewässer)</t>
+    <t>Probeflächen ohne/mit Gewässern auf der Interpretationsfläche (50 × 50 m), eingeteilt nach der Art des grössten Gewässers. Tümpel: 1-200 m², Weiher: &gt;200 m², schmaler Bach: Gerinnebreite &lt;2 m, breiter Bach: 2-5 m, Fluss: &gt; 5 m. Grundlage: Feldaufnahme (MID 401: Gewässer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1258,235 +1258,235 @@
         <v>100.0</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="6">
         <v>100.0</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1393383/575156</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">water body</t>
+            <t xml:space="preserve">Gewässer</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #602</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>