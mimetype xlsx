--- v0 (2025-12-08)
+++ v1 (2026-05-18)
@@ -17,338 +17,338 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>surface forestière</t>
-[...2 lines deleted...]
-    <t>fonction particulière de la forêt (2 classes)</t>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>funzione particolare del bosco (2 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione di produzione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...27 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>absente</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>non presenta</t>
+  </si>
+  <si>
+    <t>presenta</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1394702/576475</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fonction particulière de la forêt (2 classes)</t>
+      <t xml:space="preserve">funzione particolare del bosco (2 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1095</t>
     </r>
   </si>
   <si>
-    <t>Présence d'une fonction forestière d'importance locale significative selon la planification forestière ou l'évaluation experte par le service forestier local, en deux classes (présente/absente). Les fonctions de la forêt sont par exemple la production de bois, la protection contre les dangers naturels, la protection de la nature, la protection des eaux potables. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
+    <t>Presenza di una funzione del bosco di significativa importanza locale secondo la pianificazione forestale o la valutazione del servizio forestale locale, in due classi (presente/non presente). Le funzioni del bosco sono, ad esempio, la produzione di legname, la protezione dai pericoli naturali, la protezione della natura, la protezione delle acque potabili. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">regione di produzione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>100.0</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="6">
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1394702/576475</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fonction particulière de la forêt (2 classes)</t>
+            <t xml:space="preserve">funzione particolare del bosco (2 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1095</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">regione di produzione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>