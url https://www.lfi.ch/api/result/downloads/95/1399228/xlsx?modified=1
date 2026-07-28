--- v1 (2026-01-23)
+++ v2 (2026-07-28)
@@ -14,388 +14,388 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tracce di caduta massi · indice di densità del popolamento (4 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Spuren von Steinschlag · Bestandesdichteindex (4 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>indice di densità del popolamento (4 classi)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Spuren von Steinschlag</t>
+  </si>
+  <si>
+    <t>Bestandesdichteindex (4 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>=400 (da aperto a rado)</t>
-[...17 lines deleted...]
-    <t>non presenti</t>
+    <t xml:space="preserve">=400 (räumig bis aufgelöst) </t>
+  </si>
+  <si>
+    <t>401-800 (normal bis locker)</t>
+  </si>
+  <si>
+    <t>801-1200 (dicht)</t>
+  </si>
+  <si>
+    <t>&gt;1200 (sehr dicht)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>vorhanden</t>
+  </si>
+  <si>
+    <t>nicht vorhanden</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1399228/581001</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tracce di caduta massi</t>
+      <t xml:space="preserve">Spuren von Steinschlag</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #26</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza tracce attuali di caduta massi nell'area di interpretazione (50 x 50 m). Fonte: rilievo sul terreno (MID 195: Steinschlag)</t>
+    <t>Probeflächen mit/ohne aktuelle Spuren von Stein- oder Blockschlag auf der Interpretationsfläche (50 × 50 m). Grundlage: Feldaufnahme (MID 195: Steinschlag)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">indice di densità del popolamento (4 classi)</t>
+      <t xml:space="preserve">Bestandesdichteindex (4 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1257</t>
     </r>
   </si>
   <si>
-    <t>Densità di un popolamento in quattro classi. L'indice di densità del popolamento (Stand Density Index SDI) è calcolato in base al numero di fusti per ettaro di alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm e al diametro medio. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
+    <t>Dichte eines Bestandes in vier Klassen. Der Bestandesdichteindex (Stand Density Index SDI) wird aus der Stammzahl pro Hektare der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) und dem Mitteldurchmesser berechnet. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,51 +751,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -1925,268 +1925,268 @@
         <v>100.0</v>
       </c>
       <c r="L36" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M36" s="7">
         <v>100.0</v>
       </c>
       <c r="N36" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:14" customHeight="1" ht="21.75">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1399228/581001</t>
           </r>
         </is>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:14" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tracce di caduta massi</t>
+            <t xml:space="preserve">Spuren von Steinschlag</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #26</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:14" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">indice di densità del popolamento (4 classi)</t>
+            <t xml:space="preserve">Bestandesdichteindex (4 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1257</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:14" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:14" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:14" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>