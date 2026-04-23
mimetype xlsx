--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>timber assortment classes (HG 2010) · conifers and broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume du bois fort de tige (UCB 2010)</t>
+  </si>
+  <si>
+    <t>classes d'assortiments (USC 2010) · résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>classes d'assortiments (USC 2010)</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>smallwood</t>
-[...8 lines deleted...]
-    <t>classes 5 and 6</t>
+    <t>petit bois</t>
+  </si>
+  <si>
+    <t>classes 1 et 2</t>
+  </si>
+  <si>
+    <t>classes 3 et 4</t>
+  </si>
+  <si>
+    <t>classes 5 et 6</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1399243/581016</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume of bolewood (HG 2010)</t>
+      <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #211</t>
     </r>
   </si>
   <si>
-    <t>Wood volume of the stem without bark or stump ≥7 cm in diameter (limit for merchantable wood) of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm, based on the stem-form functions according to Kaufmann (2001). The definition of the assortments is based on the 2010 edition of the Swiss trading customs for raw timber (HG 2010).</t>
+    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déterminé au moyen des fonctions de volume de tige selon Kaufmann (2001). Les assortiments ont été définis selon l'édition de 2010 des Usages suisses du commerce du bois brut (UCB).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">timber assortment classes (HG 2010)</t>
+      <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1788</t>
     </r>
   </si>
   <si>
-    <t>Sorting of roundwood into four diameter classes on the basis of the 2010 and 2021 editions of the Swiss Trading Customs for Raw Timber (HG 2010, Waldwirtschaft Schweiz et al. 2010). Classes 1 and 2, 3 and 4, as well as 5 and 6 of the HG 2010 are each combined into one class.</t>
+    <t>Assortiment de bois ronds en quatre classes de diamètre selon les Usages suisses du commerce du bois brut, éditions de 2010 et 2021 (USC 2010). Les classes 1 et 2, 3 et 4 ainsi que 5 et 6 des USC 2010 sont regroupées par deux pour former une classe.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2378,270 +2378,270 @@
         <v>100.0</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O42" s="6">
         <v>100.0</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1399243/581016</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume of bolewood (HG 2010)</t>
+            <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #211</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">timber assortment classes (HG 2010)</t>
+            <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1788</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>