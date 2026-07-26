--- v1 (2026-04-23)
+++ v2 (2026-07-26)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>classes d'assortiments (USC 2010) · résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Schaftderbholzvolumen (HG 2010)</t>
+  </si>
+  <si>
+    <t>Sortimentierungsklassen (HG 2010) · Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...29 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Sortimentierungsklassen (HG 2010)</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...20 lines deleted...]
-    <t>classes 5 et 6</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Schwachholz</t>
+  </si>
+  <si>
+    <t>Klassen 1 und 2</t>
+  </si>
+  <si>
+    <t>Klassen 3 und 4</t>
+  </si>
+  <si>
+    <t>Klassen 5 und 6</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1399243/581016</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
+      <t xml:space="preserve">Schaftderbholzvolumen (HG 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #211</t>
     </r>
   </si>
   <si>
-    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déterminé au moyen des fonctions de volume de tige selon Kaufmann (2001). Les assortiments ont été définis selon l'édition de 2010 des Usages suisses du commerce du bois brut (UCB).</t>
+    <t>Holzvolumen des Schaftes ohne Rinde und ohne Stock von mindestens 7 cm Durchmesser (Derbholzgrenze) aller Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), ermittelt mit den Schaftform-Funktionen gemäss Kaufmann (2001). Die Definition der Sortimente erfolgte nach den Handelsgebräuchen Ausgabe 2010.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
+      <t xml:space="preserve">Sortimentierungsklassen (HG 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1788</t>
     </r>
   </si>
   <si>
-    <t>Assortiment de bois ronds en quatre classes de diamètre selon les Usages suisses du commerce du bois brut, éditions de 2010 et 2021 (USC 2010). Les classes 1 et 2, 3 et 4 ainsi que 5 et 6 des USC 2010 sont regroupées par deux pour former une classe.</t>
+    <t>Durchmessersortierung des Rundholzes in vier Klassen anhand der Schweizer Handelsgebräuche für Rohholz, Ausgaben 2010 und 2021 (HG 2010). Dabei werden die Klassen 1 und 2, 3 und 4 sowie 5 und 6 der HG 2010 je zu einer Klasse zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,51 +754,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2378,270 +2378,270 @@
         <v>100.0</v>
       </c>
       <c r="N42" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O42" s="6">
         <v>100.0</v>
       </c>
       <c r="P42" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1399243/581016</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
+            <t xml:space="preserve">Schaftderbholzvolumen (HG 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #211</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
+            <t xml:space="preserve">Sortimentierungsklassen (HG 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1788</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>