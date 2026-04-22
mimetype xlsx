--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>oggetti geomorfologici</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>proportion of forest plots</t>
+  </si>
+  <si>
+    <t>geomorphological object</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeographical region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>biogeographical region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Northern Alps</t>
+  </si>
+  <si>
+    <t>Western Central-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Central-Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun oggetto</t>
-[...14 lines deleted...]
-    <t>struttura carsica</t>
+    <t>no objects</t>
+  </si>
+  <si>
+    <t>scree</t>
+  </si>
+  <si>
+    <t>block debris</t>
+  </si>
+  <si>
+    <t>boulder</t>
+  </si>
+  <si>
+    <t>rock</t>
+  </si>
+  <si>
+    <t>limestone pavement</t>
   </si>
   <si>
     <t>dolina</t>
   </si>
   <si>
-    <t>tufo</t>
-[...11 lines deleted...]
-    <t>totale</t>
+    <t>tuff</t>
+  </si>
+  <si>
+    <t>pit</t>
+  </si>
+  <si>
+    <t>gully</t>
+  </si>
+  <si>
+    <t>channel</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1399257/581030</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion of forest plots</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">oggetti geomorfologici</t>
+      <t xml:space="preserve">geomorphological object</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #601</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con oggetti geomorfologici (ad es. bande rocciose, pietraie, strutture carsiche, vallette) sull'area di interpretazione (50 × 50 m), classificate in base al tipo di oggetto più grande. Fonte: rilievo sul terreno (MID 218: Geomorphologische Objekte, Kleinrelief)</t>
+    <t>Sample plots without/with geomorphological objects (e.g. bands of rock, boulders, limestone pavements or gullies) on the interpretation area (50 × 50 m), classified according to the type of the largest object. Reference: Field Survey (MID 218: Geomorphologische Objekte, Kleinrelief)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeographical region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1508,235 +1508,235 @@
         <v>100.0</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="6">
         <v>100.0</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="21.75">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1399257/581030</t>
           </r>
         </is>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion of forest plots</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">oggetti geomorfologici</t>
+            <t xml:space="preserve">geomorphological object</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #601</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeographical region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>