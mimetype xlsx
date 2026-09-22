--- v1 (2026-01-23)
+++ v2 (2026-09-22)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...97 lines deleted...]
-    <t>Svizzera</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>traces de glissement</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>presenti</t>
-[...176 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>présentes</t>
+  </si>
+  <si>
+    <t>absentes</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt [326], Stk.
+Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 14.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>traces de glissement [RUTSCH1, 1636]
+Placettes d'échantillonnage avec/sans traces de glissements (p. ex. bourrelets d'accumulation ou fissures dans le sol, arbres inclinés vers l'amont) sur au moins 100 m² de la surface d'interprétation (50 × 50 m). Source: relevé de terrain (MID 193: Rutschung)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:42:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, présentes, absentes, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,1004 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.3</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1.7</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>4.8</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>0.8</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>11.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.1</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>6.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.6</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>6.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.3</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>9.4</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1.6</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>6.9</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>98.3</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>95.2</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>88.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.1</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="H15" s="5">
+        <v>93.59999999999999</v>
+      </c>
+      <c r="I15" s="5">
         <v>1.6</v>
       </c>
-      <c r="J15" s="6">
-[...2 lines deleted...]
-      <c r="K15" s="6">
+      <c r="J15" s="5">
+        <v>93.59999999999999</v>
+      </c>
+      <c r="K15" s="5">
         <v>1.3</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>90.59999999999999</v>
+      </c>
+      <c r="M15" s="5">
         <v>1.6</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>93.099999999999994</v>
+      </c>
+      <c r="O15" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>