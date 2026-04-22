--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>diameter at breast height (in 20 cm classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>diamètre à hauteur de poitrine (en classes de 20 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-40 cm</t>
   </si>
   <si>
     <t>41-60 cm</t>
   </si>
   <si>
     <t>61-80 cm</t>
   </si>
   <si>
     <t>&gt;80 cm</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1399778/581551</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of microhabitats on standing living trees</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Number of microhabitats on standing living trees and shrubs ≥12 cm in diameter at breast height (dbh). Microhabitats are defined as: fungal fruiting bodies; areas on the stem where moss, lichen or ivy covers more than 10%; woodpecker breeding cavity; shallow tree cavity; wide crack; bark pocket; fresh break; dendrotelm; canker or burr; buttress-root concavity; deep tree cavity; area of exposed bare wood larger than a hand; stag-headedness; resin flow; insect damage (foot of trunk /trunk/stem); &gt;20% dead branches.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diameter at breast height (in 20 cm classes)</t>
+      <t xml:space="preserve">diamètre à hauteur de poitrine (en classes de 20 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2540</t>
     </r>
   </si>
   <si>
-    <t>Diameter at breast height (dbh) of trees and shrubs ≥12 cm – in classes of 20 cm. Reference: Field Survey (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de DHP, en classes de 20 cm. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,51 +712,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1208,235 +1208,235 @@
         <v>414</v>
       </c>
       <c r="M19" s="6">
         <v>4</v>
       </c>
       <c r="N19" s="6">
         <v>351</v>
       </c>
       <c r="O19" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1399778/581551</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of microhabitats on standing living trees</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diameter at breast height (in 20 cm classes)</t>
+            <t xml:space="preserve">diamètre à hauteur de poitrine (en classes de 20 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2540</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>