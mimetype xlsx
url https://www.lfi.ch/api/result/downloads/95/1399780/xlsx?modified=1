--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,353 +14,353 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Brusthöhendurchmesser (20-cm-Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de microhabitats sur les arbres vifs sur pied</t>
+  </si>
+  <si>
+    <t>diamètre à hauteur de poitrine (en classes de 20 cm)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Stk./ha</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: n/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>biogeografische Region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Stk./ha</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>n/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-40 cm</t>
   </si>
   <si>
     <t>41-60 cm</t>
   </si>
   <si>
     <t>61-80 cm</t>
   </si>
   <si>
     <t>&gt;80 cm</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1399780/581553</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+      <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #401</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Mikrohabitate an stehenden lebenden Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD). Als Mikrohabitate gelten: Pilzfruchtkörper; Stamm zu mehr als 10% mit Moosen, Flechten oder Efeu bewachsen; Spechtbruthöhle; flache Baumhöhle; breiter Spalt; Rindentasche; frischer Bruch; Dendrotelm; Krebs oder Maserknollen; Stammfusshöhle; tiefe Baumhöhle; Holzkörper frei ab einer Handfläche; gipfeldürr; Harzfluss; Insektenschaden (Stammfuss/Stamm/Schaft); &gt;20% Dürrastanteil.</t>
+    <t>Nombre de microhabitats sur des arbres et arbustes vifs sur pied d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Sont considérés comme microhabitats: fructification de champignons, tronc recouvert à plus de 10% de mousses, de lichens ou de lierre, loge de pic, cavité peu profonde, large fente, poche d'écorce, bris récent, dendrotelme, chancre ou loupe, concavité racinaire, cavité profonde, bois exposé (d'une surface supérieure à la paume d'une main), cime sèche, coulée de résine, dégâts d'insectes (pied de tronc/tronc/tige), &gt;20% de branches sèches.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Brusthöhendurchmesser (20-cm-Klassen)</t>
+      <t xml:space="preserve">diamètre à hauteur de poitrine (en classes de 20 cm)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2540</t>
     </r>
   </si>
   <si>
-    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD in Klassen zu 20 cm. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de DHP, en classes de 20 cm. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,64 +712,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1208,235 +1208,235 @@
         <v>412</v>
       </c>
       <c r="M19" s="6">
         <v>4</v>
       </c>
       <c r="N19" s="6">
         <v>351</v>
       </c>
       <c r="O19" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="21.75">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1399780/581553</t>
           </r>
         </is>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anzahl Mikrohabitate an stehenden lebenden Bäumen</t>
+            <t xml:space="preserve">nombre de microhabitats sur les arbres vifs sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #401</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Brusthöhendurchmesser (20-cm-Klassen)</t>
+            <t xml:space="preserve">diamètre à hauteur de poitrine (en classes de 20 cm)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2540</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>