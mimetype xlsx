--- v2 (2026-05-28)
+++ v3 (2026-10-01)
@@ -12,425 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...81 lines deleted...]
-    <t>biogeographical region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Ast- und Holzhaufen</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>present</t>
-[...176 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>vorhanden</t>
+  </si>
+  <si>
+    <t>nicht vorhanden</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen [326], Stk.
+Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 14.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Ast- und Holzhaufen [AHAUFEN, 457]
+Probeflächen mit keiner oder mit mindestens einer kompakten Holzansammlung von mindestens 30 cm Höhe und 3 m² Fläche auf der Interpretationsfläche (50 × 50 m), die nach der Holzernte im Bestand zurückgelassen wurde. Grundlage: Feldaufnahme (MID 209: Asthaufen)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:04:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, vorhanden, nicht vorhanden, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -695,648 +605,1000 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.3</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>22.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>1.9</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>32.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.7</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>20.2</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>13.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2.2</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>17.3</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>2.0</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>8.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1.5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>21.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>77.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.9</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>67.90000000000001</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>79.8</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.4</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>86.59999999999999</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>82.40000000000001</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.0</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>91.7</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>1.5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>78.8</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>