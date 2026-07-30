--- v1 (2026-01-23)
+++ v2 (2026-07-30)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>mucchio di rami e di legno</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Ast- und Holzhaufen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>presente</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>vorhanden</t>
+  </si>
+  <si>
+    <t>nicht vorhanden</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1400520/582293</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">mucchio di rami e di legno</t>
+      <t xml:space="preserve">Ast- und Holzhaufen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #457</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza o con almeno un accumulo di legno compatto di almeno 30 cm di altezza e una superficie di 3 m² sull'area di interpretazione (50 × 50 m), rimasto nel popolamento dopo la raccolta del legname. Fonte: rilievo sul terreno (MID 209: Asthaufen)</t>
+    <t>Probeflächen mit keiner oder mit mindestens einer kompakten Holzansammlung von mindestens 30 cm Höhe und 3 m² Fläche auf der Interpretationsfläche (50 × 50 m), die nach der Holzernte im Bestand zurückgelassen wurde. Grundlage: Feldaufnahme (MID 209: Asthaufen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="33.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1400520/582293</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">mucchio di rami e di legno</t>
+            <t xml:space="preserve">Ast- und Holzhaufen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #457</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>