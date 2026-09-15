--- v1 (2026-01-23)
+++ v2 (2026-09-15)
@@ -1,445 +1,355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...99 lines deleted...]
-    <t>Svizzera</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Innenrand</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun margine interno</t>
-[...188 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>kein Innenrand</t>
+  </si>
+  <si>
+    <t>Innenrand zu dauernd vegetationslos</t>
+  </si>
+  <si>
+    <t>Innenrand zu nicht bestockt</t>
+  </si>
+  <si>
+    <t>Innenrand zu Jungwuchs</t>
+  </si>
+  <si>
+    <t>Innenrand zu Dickung</t>
+  </si>
+  <si>
+    <t>Innenrand zu Bestockung über 5 m Höhe</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen [326], Stk.
+Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 14.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>Spaltentotal [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>Innenrand [BESTINRA, 1027]
+Probeflächen ohne/mit ausgeprägtem vertikalem Bestandesrand («innerer Waldrand») auf der Interpretationsfläche (50 × 50 m). Bei Vorliegen eines Innenrands ist zudem angegeben, woraus der niedrigere der beiden Bestände besteht. Grundlage: Feldaufnahme (MID 281: Innenränder)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:10:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>keine Angabe, kein Innenrand, Innenrand zu dauernd vegetationslos, Innenrand zu nicht bestockt, Innenrand zu Jungwuchs, Innenrand zu Dickung, Innenrand zu Bestockung über 5 m Höhe, Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +610,1053 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="C14" s="5">
         <v>1.9</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>64.8</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.9</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>61.6</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>2.1</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>65.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.6</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>81.8</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>2.1</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>68.40000000000001</v>
+      </c>
+      <c r="M14" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.4</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.1</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>3.3</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.8</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>2.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.5</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.4</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>4.6</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.9</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>3.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>5.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>8.9</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>1.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>5.1</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>1.2</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>5.8</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1.6</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2.4</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.6</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>2.4</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>0.6</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>1.9</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.5</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>0.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>1.8</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>4.4</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.9</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>6.5</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>1.0</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>9.2</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>1.2</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>6.3</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.8</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>3.0</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>0.9</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>6.2</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>12.3</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>1.4</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>21.6</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>1.6</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>18.3</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>1.6</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>15.0</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>1.2</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>9.4</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>1.6</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>15.9</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>100.0</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>100.0</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>100.0</v>
       </c>
-      <c r="I20" s="6" t="s">
+      <c r="I20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>100.0</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>100.0</v>
       </c>
-      <c r="M20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>