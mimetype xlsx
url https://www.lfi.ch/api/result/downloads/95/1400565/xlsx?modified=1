--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,356 +14,356 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>inner edge</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Innenrand</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no inner edge</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>kein Innenrand</t>
+  </si>
+  <si>
+    <t>Innenrand zu dauernd vegetationslos</t>
+  </si>
+  <si>
+    <t>Innenrand zu nicht bestockt</t>
+  </si>
+  <si>
+    <t>Innenrand zu Jungwuchs</t>
+  </si>
+  <si>
+    <t>Innenrand zu Dickung</t>
+  </si>
+  <si>
+    <t>Innenrand zu Bestockung über 5 m Höhe</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1400565/582338</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">inner edge</t>
+      <t xml:space="preserve">Innenrand</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1027</t>
     </r>
   </si>
   <si>
-    <t>Sample plots without/with a distinct vertical stand edge («inner forest edge») on the interpretation area (50 × 50 m). If an inner edge is present, what the lower of the two stands consists of is also indicated. Reference: Field Survey (MID 281: Innenränder)</t>
+    <t>Probeflächen ohne/mit ausgeprägtem vertikalem Bestandesrand («innerer Waldrand») auf der Interpretationsfläche (50 × 50 m). Bei Vorliegen eines Innenrands ist zudem angegeben, woraus der niedrigere der beiden Bestände besteht. Grundlage: Feldaufnahme (MID 281: Innenränder)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1258,235 +1258,235 @@
         <v>100.0</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N20" s="6">
         <v>100.0</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1400565/582338</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">inner edge</t>
+            <t xml:space="preserve">Innenrand</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1027</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>