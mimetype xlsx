--- v2 (2026-07-30)
+++ v3 (2026-09-15)
@@ -1,448 +1,358 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
-[...102 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione di aree di saggio in bosco</t>
+  </si>
+  <si>
+    <t>margine interno del bosco</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein Innenrand</t>
-[...188 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>nessun margine interno</t>
+  </si>
+  <si>
+    <t>margine verso un'area perennemente senza vegetazione</t>
+  </si>
+  <si>
+    <t>margine verso un'area non boscata</t>
+  </si>
+  <si>
+    <t>margine verso una novelleto</t>
+  </si>
+  <si>
+    <t>margine verso una spessina</t>
+  </si>
+  <si>
+    <t>margine verso un soprassuolo &gt;5 m di altezza</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proporzione di aree di saggio in bosco [326], Stk.
+Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 14.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>margine interno del bosco [BESTINRA, 1027]
+Aree di saggio senza/con un evidente margine verticale del popolamento («margine interno del bosco») nell'area di interpretazione (50 × 50 m). Se è presente un margine interno, viene indicato qual'è il più basso dei due popolamenti. Fonte: rilievo sul terreno (MID 281: Innenränder)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:10:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, nessun margine interno, margine verso un'area perennemente senza vegetazione, margine verso un'area non boscata, margine verso una novelleto, margine verso una spessina, margine verso un soprassuolo &gt;5 m di altezza, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +613,1168 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="14" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="14" customWidth="true" style="0"/>
+    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
+        <v>75.59999999999999</v>
+      </c>
+      <c r="C14" s="5">
         <v>1.9</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="E14" s="5">
         <v>1.8</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>61.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.6</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>69.8</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2.7</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>64.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>2.3</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="M14" s="5">
         <v>1.9</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="O14" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.9</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.4</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1.2</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>2.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>4.1</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.2</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>2.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.8</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>1.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.5</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>2.0</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>5.0</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>1.0</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>3.2</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>7.2</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>10.0</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>1.8</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>9.0</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>1.4</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>6.8</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>1.2</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>6.4</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>1.7</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.6</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>2.2</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.5</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1.7</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>0.4</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>1.4</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.7</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>2.8</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>0.8</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.4</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.3</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>1.8</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>4.4</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.9</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>6.3</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>0.9</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>8.8</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>0.9</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>4.9</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>1.3</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>6.6</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>1.2</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>3.4</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.9</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>6.2</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>12.3</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>1.4</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>21.9</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>1.5</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>17.5</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>1.3</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>9.7</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>1.8</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>14.9</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>1.7</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>9.3</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>1.4</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>15.5</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>100.0</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>100.0</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>100.0</v>
       </c>
-      <c r="I20" s="6" t="s">
+      <c r="I20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>100.0</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>100.0</v>
       </c>
-      <c r="M20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>100.0</v>
       </c>
-      <c r="O20" s="6" t="s">
+      <c r="O20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>