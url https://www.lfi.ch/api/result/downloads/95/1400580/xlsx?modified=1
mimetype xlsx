--- v0 (2025-10-10)
+++ v1 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>NFI5</t>
   </si>
   <si>
     <t>proportion of forest plots</t>
   </si>
   <si>
     <t>aspect (5 classes) · traces of fire</t>
   </si>
   <si>
@@ -387,51 +387,51 @@
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
     <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -765,93 +765,93 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
@@ -3583,117 +3583,117 @@
     </row>
     <row r="39" spans="1:32">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="6">
         <v>99.5</v>
       </c>
       <c r="D39" s="6">
         <v>0.3</v>
       </c>
       <c r="E39" s="6">
         <v>100.0</v>
       </c>
       <c r="F39" s="6">
         <v>0.0</v>
       </c>
       <c r="G39" s="6">
         <v>100.0</v>
       </c>
       <c r="H39" s="6">
         <v>0.0</v>
       </c>
       <c r="I39" s="6">
-        <v>99.1</v>
+        <v>99.099999999999994</v>
       </c>
       <c r="J39" s="6">
         <v>0.6</v>
       </c>
       <c r="K39" s="6">
         <v>99.7</v>
       </c>
       <c r="L39" s="6">
         <v>0.3</v>
       </c>
       <c r="M39" s="6">
         <v>96.7</v>
       </c>
       <c r="N39" s="6">
         <v>1.6</v>
       </c>
       <c r="O39" s="6">
         <v>99.2</v>
       </c>
       <c r="P39" s="6">
         <v>0.5</v>
       </c>
       <c r="Q39" s="6">
         <v>99.5</v>
       </c>
       <c r="R39" s="6">
         <v>0.5</v>
       </c>
       <c r="S39" s="6">
-        <v>97.6</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="T39" s="6">
         <v>1.2</v>
       </c>
       <c r="U39" s="6">
-        <v>97.9</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="V39" s="6">
         <v>1.5</v>
       </c>
       <c r="W39" s="6">
-        <v>98.9</v>
+        <v>98.90000000000001</v>
       </c>
       <c r="X39" s="6">
         <v>1.1</v>
       </c>
       <c r="Y39" s="6">
-        <v>97.6</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="Z39" s="6">
         <v>0.9</v>
       </c>
       <c r="AA39" s="6">
         <v>99.5</v>
       </c>
       <c r="AB39" s="6">
         <v>0.3</v>
       </c>
       <c r="AC39" s="6">
         <v>94.7</v>
       </c>
       <c r="AD39" s="6">
         <v>1.1</v>
       </c>
       <c r="AE39" s="6">
-        <v>98.4</v>
+        <v>98.40000000000001</v>
       </c>
       <c r="AF39" s="6">
         <v>0.2</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="6">
         <v>100.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="6">
         <v>100.0</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="6">
         <v>100.0</v>
       </c>