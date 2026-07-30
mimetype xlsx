--- v0 (2026-01-23)
+++ v1 (2026-07-30)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (3 classi) · intensità dell'uso ricreativo</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen) · Intensität der Erholungsnutzung</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>intensità dell'uso ricreativo</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Waldtyp (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Intensität der Erholungsnutzung</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna attività di svago</t>
-[...26 lines deleted...]
-    <t>arbusteti</t>
+    <t>keine Erholungsnutzung</t>
+  </si>
+  <si>
+    <t>sehr gering</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gering </t>
+  </si>
+  <si>
+    <t>mässig</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gross </t>
+  </si>
+  <si>
+    <t>sehr gross</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t>unzugänglicher Wald ohne Gebüschwald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gebüschwald </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1401622/583395</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">intensità dell'uso ricreativo</t>
+      <t xml:space="preserve">Intensität der Erholungsnutzung</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #508</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con attuale uso ricreativo in un raggio di 100 m intorno al centro dell'area di saggio, classificate in base alla frequenza dei visitatori come misura dell'intensità dell'uso ricreativo. nessuna attività ricreativa: &lt;10 persone/anno, intensità delle attività ricreativa molto bassa: &lt;1 persona/giorno, bassa: 1-10 persone/giorno, moderata: 11-100 persone/giorno, grande: 101-500 persone/giorno, molto grande: &gt;500 persone/giorno riferita all'intero anno o alla relativa stagione, tenendo conto di tutti i tipi di attività ricreativa. Fonte: inchiesta presso il servizio forestale (MID 330: Intensität der aktuellen Erholungsnutzung)</t>
+    <t>Probeflächen ohne/mit aktueller Erholungsnutzung im Umkreis von 100 m um das Probeflächenzentrum, klassiert nach der Besucherfrequenz als Mass für die Intensität der Erholungsnutzung. keine Erholungsnutzung: &lt;10 Personen/Jahr, Intensität der Erholungsnutzung sehr gering: &lt;1 Person/Tag, gering: 1-10 Personen/Tag, mässig: 11-100 Personen/Tag, gross: 101-500 Personen/Tag, sehr gross: &gt;500 Personen/Tag bezogen auf das gesamte Jahr bzw. die massgebende Saison unter Berücksichtigung aller Arten der Erholungsnutzung. Grundlage: Forstdienstbefragung (MID 330: Intensität der aktuellen Erholungsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2605,268 +2605,268 @@
         <v>100.0</v>
       </c>
       <c r="L52" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M52" s="6">
         <v>100.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1401622/583395</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">intensità dell'uso ricreativo</t>
+            <t xml:space="preserve">Intensität der Erholungsnutzung</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #508</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:14" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:14" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:14" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>