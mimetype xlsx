--- v1 (2026-01-23)
+++ v2 (2026-05-18)
@@ -14,400 +14,400 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldtyp (3 Klassen) · Intensität der Erholungsnutzung</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proporzione di aree di saggio in bosco</t>
+  </si>
+  <si>
+    <t>tipo di bosco (3 classi) · intensità dell'uso ricreativo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeografische Region</t>
+      <t xml:space="preserve">: regione biogeografica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...29 lines deleted...]
-    <t>Intensität der Erholungsnutzung</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione biogeografica</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Versante nord delle Alpi</t>
+  </si>
+  <si>
+    <t>Alpi centrali occidentali</t>
+  </si>
+  <si>
+    <t>Alpi centrali orientali</t>
+  </si>
+  <si>
+    <t>Versante sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>tipo di bosco (3 classi)</t>
+  </si>
+  <si>
+    <t>intensità dell'uso ricreativo</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine Erholungsnutzung</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Gebüschwald </t>
+    <t>nessuna attività di svago</t>
+  </si>
+  <si>
+    <t>molto debole</t>
+  </si>
+  <si>
+    <t>debole</t>
+  </si>
+  <si>
+    <t>moderata</t>
+  </si>
+  <si>
+    <t>forte</t>
+  </si>
+  <si>
+    <t>molto forte</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>bosco non accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>arbusteti</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1401632/583405</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
+      <t xml:space="preserve">tipo di bosco (3 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
+    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Intensität der Erholungsnutzung</t>
+      <t xml:space="preserve">intensità dell'uso ricreativo</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #508</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen ohne/mit aktueller Erholungsnutzung im Umkreis von 100 m um das Probeflächenzentrum, klassiert nach der Besucherfrequenz als Mass für die Intensität der Erholungsnutzung. keine Erholungsnutzung: &lt;10 Personen/Jahr, Intensität der Erholungsnutzung sehr gering: &lt;1 Person/Tag, gering: 1-10 Personen/Tag, mässig: 11-100 Personen/Tag, gross: 101-500 Personen/Tag, sehr gross: &gt;500 Personen/Tag bezogen auf das gesamte Jahr bzw. die massgebende Saison unter Berücksichtigung aller Arten der Erholungsnutzung. Grundlage: Forstdienstbefragung (MID 330: Intensität der aktuellen Erholungsnutzung)</t>
+    <t>Aree di saggio senza/con attuale uso ricreativo in un raggio di 100 m intorno al centro dell'area di saggio, classificate in base alla frequenza dei visitatori come misura dell'intensità dell'uso ricreativo. nessuna attività ricreativa: &lt;10 persone/anno, intensità delle attività ricreativa molto bassa: &lt;1 persona/giorno, bassa: 1-10 persone/giorno, moderata: 11-100 persone/giorno, grande: 101-500 persone/giorno, molto grande: &gt;500 persone/giorno riferita all'intero anno o alla relativa stagione, tenendo conto di tutti i tipi di attività ricreativa. Fonte: inchiesta presso il servizio forestale (MID 330: Intensität der aktuellen Erholungsnutzung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeografische Region</t>
+      <t xml:space="preserve">regione biogeografica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
+    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,52 +759,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2862,270 +2862,270 @@
         <v>100.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O52" s="6">
         <v>100.0</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1401632/583405</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
+            <t xml:space="preserve">tipo di bosco (3 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Intensität der Erholungsnutzung</t>
+            <t xml:space="preserve">intensità dell'uso ricreativo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #508</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeografische Region</t>
+            <t xml:space="preserve">regione biogeografica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>