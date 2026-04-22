--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Ameisenhaufen</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>fourmilières</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...9 lines deleted...]
-    <t>Produktionsregion</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>Wert nicht ermittelt</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1401705/583478</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anteil Waldprobeflächen</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ameisenhaufen</t>
+      <t xml:space="preserve">fourmilières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2345</t>
     </r>
   </si>
   <si>
-    <t>Probeflächen mit keinem, einem, zwei oder mehr als zwei Haufen von Roten Waldameisen im 5-Aren-Kreis. Grundlage: Feldaufnahme (MID 837: Ameisenhaufennummer)</t>
+    <t>placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1401705/583478</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anteil Waldprobeflächen</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ameisenhaufen</t>
+            <t xml:space="preserve">fourmilières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>