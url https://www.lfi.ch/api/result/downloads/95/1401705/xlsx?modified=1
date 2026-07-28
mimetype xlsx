--- v2 (2026-04-22)
+++ v3 (2026-07-28)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>fourmilières</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Ameisenhaufen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>Wert nicht ermittelt</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1401705/583478</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion de placettes en forêt</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fourmilières</t>
+      <t xml:space="preserve">Ameisenhaufen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2345</t>
     </r>
   </si>
   <si>
-    <t>placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
+    <t>Probeflächen mit keinem, einem, zwei oder mehr als zwei Haufen von Roten Waldameisen im 5-Aren-Kreis. Grundlage: Feldaufnahme (MID 837: Ameisenhaufennummer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,51 +706,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1105,233 +1105,233 @@
         <v>100.0</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="6">
         <v>100.0</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="21.75">
       <c r="A19" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1401705/583478</t>
           </r>
         </is>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion de placettes en forêt</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="29">
       <c r="A23" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fourmilières</t>
+            <t xml:space="preserve">Ameisenhaufen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="29">
       <c r="A26" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>