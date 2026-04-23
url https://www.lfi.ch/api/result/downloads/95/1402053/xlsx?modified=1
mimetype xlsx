--- v0 (2026-01-23)
+++ v1 (2026-04-23)
@@ -17,359 +17,359 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>IFN4</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>anno della pianificazione forestale regionale (6 classi)</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>année du plan de développement forestier (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun piano forestale regionale</t>
+    <t>pas de plan de développement forestier</t>
   </si>
   <si>
     <t>1992-1994</t>
   </si>
   <si>
     <t>1995-1997</t>
   </si>
   <si>
     <t>1998-2000</t>
   </si>
   <si>
     <t>2001-2003</t>
   </si>
   <si>
     <t>2004-2006</t>
   </si>
   <si>
     <t>2007-2009</t>
   </si>
   <si>
     <t>2010-2012</t>
   </si>
   <si>
     <t>2013-2015</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1402053/583826</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">anno della pianificazione forestale regionale (6 classi)</t>
+      <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302</t>
     </r>
   </si>
   <si>
-    <t>Anno di entrata in vigore del piano forestale regionale (PFR) o di un documento di pianificazione cantonale analogo, in sei classi. Fonte: inchiesta presso il servizio forestale (MID 804: Kalenderjahr der Inkraftsetzung des Waldentwicklungsplans WEP)</t>
+    <t>Année au cours de laquelle le plan de développement forestier (PDF) ou un document cantonal de planification comparable est entré en vigueur, en six classes. Source: enquête auprès des services forestiers (MID 804: Année civile de l'entrée en vigueur du plan forestier régional PFR)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -721,51 +721,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="69.412" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1325,233 +1325,233 @@
         <v>168.9</v>
       </c>
       <c r="K23" s="6">
         <v>2</v>
       </c>
       <c r="L23" s="6">
         <v>1237.7</v>
       </c>
       <c r="M23" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="21.75">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1402053/583826</t>
           </r>
         </is>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">anno della pianificazione forestale regionale (6 classi)</t>
+            <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>