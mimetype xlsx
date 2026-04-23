--- v1 (2026-04-23)
+++ v2 (2026-04-23)
@@ -14,362 +14,362 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
-    <t>IFN4</t>
-[...5 lines deleted...]
-    <t>année du plan de développement forestier (6 classes)</t>
+    <t>NFI4</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>year of forest development plan (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: production region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...9 lines deleted...]
-    <t>région de production</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2009/17</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Préalpes</t>
-[...8 lines deleted...]
-    <t>Suisse</t>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de plan de développement forestier</t>
+    <t>no forest development plan</t>
   </si>
   <si>
     <t>1992-1994</t>
   </si>
   <si>
     <t>1995-1997</t>
   </si>
   <si>
     <t>1998-2000</t>
   </si>
   <si>
     <t>2001-2003</t>
   </si>
   <si>
     <t>2004-2006</t>
   </si>
   <si>
     <t>2007-2009</t>
   </si>
   <si>
     <t>2010-2012</t>
   </si>
   <si>
     <t>2013-2015</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1402053/583826</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
+      <t xml:space="preserve">year of forest development plan (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302</t>
     </r>
   </si>
   <si>
-    <t>Année au cours de laquelle le plan de développement forestier (PDF) ou un document cantonal de planification comparable est entré en vigueur, en six classes. Source: enquête auprès des services forestiers (MID 804: Année civile de l'entrée en vigueur du plan forestier régional PFR)</t>
+    <t>Year in which the forest development plan or a comparable cantonal planning document was put into effect – in six classes. Reference: Forest Service Survey (MID 804: Kalenderjahr der Inkraftsetzung des Waldentwicklungsplans WEP)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">production region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026), et atteignable à pied.</t>
+    <t>Area accessible on foot that meets the NFI's definition of forest in both NFI4 (2009-2017) and NFI5 (2018-2026), i.e. was either «forest without shrub forest» or «shrub forest».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -721,51 +721,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1325,233 +1325,233 @@
         <v>168.9</v>
       </c>
       <c r="K23" s="6">
         <v>2</v>
       </c>
       <c r="L23" s="6">
         <v>1237.7</v>
       </c>
       <c r="M23" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="21.75">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1402053/583826</t>
           </r>
         </is>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
+            <t xml:space="preserve">year of forest development plan (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">production region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>