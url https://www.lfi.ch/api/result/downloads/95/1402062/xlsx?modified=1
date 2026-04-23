--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,386 +17,386 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>IFN4</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>anno della pianificazione forestale regionale (6 classi)</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>année du plan de développement forestier (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">: forêt accessible</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: réseau 1,4 km</t>
     </r>
   </si>
   <si>
-    <t>stato 2009/17</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>région économique</t>
+  </si>
+  <si>
+    <t>Ouest du Jura</t>
+  </si>
+  <si>
+    <t>Est du Jura</t>
+  </si>
+  <si>
+    <t>Ouest du Plateau</t>
+  </si>
+  <si>
+    <t>Centre du Plateau</t>
+  </si>
+  <si>
+    <t>Est du Plateau</t>
+  </si>
+  <si>
+    <t>Ouest des Préalpes</t>
+  </si>
+  <si>
+    <t>Centre des Préalpes</t>
+  </si>
+  <si>
+    <t>Est des Préalpes</t>
+  </si>
+  <si>
+    <t>Nord-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Centre des Alpes</t>
+  </si>
+  <si>
+    <t>Nord-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun piano forestale regionale</t>
+    <t>pas de plan de développement forestier</t>
   </si>
   <si>
     <t>1992-1994</t>
   </si>
   <si>
     <t>1995-1997</t>
   </si>
   <si>
     <t>1998-2000</t>
   </si>
   <si>
     <t>2001-2003</t>
   </si>
   <si>
     <t>2004-2006</t>
   </si>
   <si>
     <t>2007-2009</t>
   </si>
   <si>
     <t>2010-2012</t>
   </si>
   <si>
     <t>2013-2015</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1402062/583835</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">anno della pianificazione forestale regionale (6 classi)</t>
+      <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302</t>
     </r>
   </si>
   <si>
-    <t>Anno di entrata in vigore del piano forestale regionale (PFR) o di un documento di pianificazione cantonale analogo, in sei classi. Fonte: inchiesta presso il servizio forestale (MID 804: Kalenderjahr der Inkraftsetzung des Waldentwicklungsplans WEP)</t>
+    <t>Année au cours de laquelle le plan de développement forestier (PDF) ou un document cantonal de planification comparable est entré en vigueur, en six classes. Source: enquête auprès des services forestiers (MID 804: Année civile de l'entrée en vigueur du plan forestier régional PFR)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">forêt accessible</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,51 +748,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="69.412" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="64.699" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -2072,51 +2072,51 @@
         <v>176.6</v>
       </c>
       <c r="AC23" s="6">
         <v>2</v>
       </c>
       <c r="AD23" s="6">
         <v>1265.3</v>
       </c>
       <c r="AE23" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:31" customHeight="1" ht="21.75">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1402062/583835</t>
           </r>
         </is>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
@@ -2132,191 +2132,191 @@
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
       <c r="AA24" s="3"/>
       <c r="AB24" s="3"/>
       <c r="AC24" s="3"/>
       <c r="AD24" s="3"/>
       <c r="AE24" s="3"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">anno della pianificazione forestale regionale (6 classi)</t>
+            <t xml:space="preserve">année du plan de développement forestier (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">forêt accessible</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:31" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>