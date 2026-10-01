--- v1 (2026-01-23)
+++ v2 (2026-10-01)
@@ -1,439 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
-[...81 lines deleted...]
-    <t>biogeografische Region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>saisonnalité de l'utilisation récréative</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...14 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
-[...8 lines deleted...]
-    <t>Winter</t>
+    <t>pas d'indication</t>
+  </si>
+  <si>
+    <t>tout au long de l'année</t>
+  </si>
+  <si>
+    <t>durant la période de végétation</t>
+  </si>
+  <si>
+    <t>durant l'hiver</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Total</t>
-[...170 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible [1348]
+Surface répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», et atteignable à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt [326], Stk.
+Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 14.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>saisonnalité de l'utilisation récréative [ERHSAIS, 511]
+Placettes d'échantillonnage avec/sans utilisation récréative actuelle dans un rayon de 100 m autour du centre de la placette d'échantillonnage, classées selon le caractère saisonnier de l'utilisation récréative (toute l'année, presque uniquement pendant la période de végétation, presque uniquement en hiver). Source: enquête auprès des services forestiers (MID 403: Saisonnalité de l'utilisation récréative actuelle)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 18:05:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, tout au long de l'année, durant la période de végétation, durant l'hiver, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -694,699 +604,1027 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="14" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>18.7</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>1.7</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>6.3</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>0.9</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>29.4</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>1.5</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>28.5</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>2.5</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>34.6</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>2.1</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>32.3</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>2.1</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>24.2</v>
       </c>
-      <c r="O13" s="6">
+      <c r="O13" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>64.2</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2.0</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>89.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.1</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>32.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>32.9</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>2.6</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>23.0</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>13.9</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>1.5</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>44.7</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>17.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>4.7</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.8</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>37.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>37.0</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>2.7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>40.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.2</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>53.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>2.2</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>30.6</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>0.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.9</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>0.3</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>1.6</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>0.7</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>1.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>0.5</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>0.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>0.6</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>100.0</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>100.0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O18" s="3"/>
+      <c r="A18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A18:O18"/>
-    <mergeCell ref="A21:O21"/>
-[...8 lines deleted...]
-    <mergeCell ref="A34:O34"/>
+    <mergeCell ref="A19:O19"/>
+    <mergeCell ref="B20:O20"/>
+    <mergeCell ref="B21:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>