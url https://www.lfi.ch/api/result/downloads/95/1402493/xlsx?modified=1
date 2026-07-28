--- v1 (2026-01-23)
+++ v2 (2026-07-28)
@@ -17,391 +17,391 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...2 lines deleted...]
-    <t>esposizione (5 classi) · tracce di movimenti della neve</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>exposition (5 classes) · traces de mouvements de la neige</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>tracce di movimenti della neve</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>exposition (5 classes)</t>
+  </si>
+  <si>
+    <t>traces de mouvements de la neige</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>presenti</t>
-[...8 lines deleted...]
-    <t>indeterminata</t>
+    <t>présentes</t>
+  </si>
+  <si>
+    <t>absentes</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>indeterminée</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>O</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1402493/584266</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">esposizione (5 classi)</t>
+      <t xml:space="preserve">exposition (5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1033</t>
     </r>
   </si>
   <si>
-    <t>Esposizione secondo le seguenti cinque classi: nord, est, sud, ovest e indeterminata. «Indeterminata» significa che la superficie ha una pendenza ≤10%. Fonte: rilievo sul terreno (MID 191: Azimut der Exposition)</t>
+    <t>Exposition selon les cinq classes suivantes: nord, est, sud, ouest et indéterminée. «Indéterminée» signifie que la pente est ≤10%. Source: relevé de terrain (MID 191: Azimut der Exposition)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tracce di movimenti della neve</t>
+      <t xml:space="preserve">traces de mouvements de la neige</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1044</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza tracce di movimenti della neve, ossia scorrimenti della neve, scivolamenti della neve o valanghe nell'area di interpretazione (50 × 50 m). Fonte: rilievo sul terreno (MID 202: langsame Schneebewegung e MID 400: Lawinenspuren)</t>
+    <t>Placettes d'échantillonnage avec/sans traces de mouvements de la neige, c'est-à-dire de reptation, de glissement ou d'avalanche sur la surface d'interprétation (50 x 50 m). Source: relevé de terrain (MID 202: langsame Schneebewegung und MID 400: Lawinenspuren)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,51 +754,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2284,270 +2284,270 @@
         <v>100.0</v>
       </c>
       <c r="N40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O40" s="6">
         <v>100.0</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:16" customHeight="1" ht="21.75">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1402493/584266</t>
           </r>
         </is>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:16" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">esposizione (5 classi)</t>
+            <t xml:space="preserve">exposition (5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1033</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:16" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tracce di movimenti della neve</t>
+            <t xml:space="preserve">traces de mouvements de la neige</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1044</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:16" customHeight="1" ht="29">
       <c r="A51" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:16" customHeight="1" ht="29">
       <c r="A54" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>