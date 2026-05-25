--- v1 (2026-01-24)
+++ v2 (2026-05-25)
@@ -14,200 +14,200 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>NFI3—NFI5</t>
-[...5 lines deleted...]
-    <t>tree species (56 classes)</t>
+    <t>LFI3—LFI5</t>
+  </si>
+  <si>
+    <t>Veränderung: Basalfläche</t>
+  </si>
+  <si>
+    <t>Baumart (56 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">: biogeografische Region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>change 2004/07–2018/26</t>
-[...2 lines deleted...]
-    <t>biogeographical region</t>
+    <t>Veränderung 2004/07–2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...14 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Abies alba</t>
   </si>
   <si>
     <t>Larix decidua, Larix kaempferi</t>
   </si>
   <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Pinus cembra</t>
   </si>
   <si>
     <t>Pinus mugo subsp. uncinata</t>
   </si>
   <si>
     <t>Pinus mugo subsp. mugo</t>
   </si>
   <si>
     <t>Pinus nigra</t>
   </si>
   <si>
     <t>Pinus strobus</t>
   </si>
   <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
     <t>Pseudotsuga menziesii</t>
   </si>
   <si>
     <t>Taxus baccata</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>übrige Nadelbäume</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Acer opalus</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Acer pseudoplatanus</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t>Alnus incana</t>
   </si>
   <si>
     <t>Alnus viridis</t>
   </si>
@@ -232,288 +232,288 @@
   <si>
     <t>Fraxinus ornus</t>
   </si>
   <si>
     <t>Ilex aquifolium</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>Laburnum anagyroides</t>
   </si>
   <si>
     <t>Malus sylvestris</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Populus alba, Populus x canescens</t>
   </si>
   <si>
     <t>Populus nigra s.l.</t>
   </si>
   <si>
-    <t>Populus (others)</t>
+    <t>Populus (übrige)</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Pyrus communis, Pyrus pyraster</t>
   </si>
   <si>
     <t>Quercus cerris</t>
   </si>
   <si>
     <t>Quercus petraea</t>
   </si>
   <si>
     <t>Quercus pubescens</t>
   </si>
   <si>
     <t>Quercus robur</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
-    <t>Salix (others)</t>
+    <t>Salix (übrige)</t>
   </si>
   <si>
     <t>Sorbus aria</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sorbus torminalis</t>
   </si>
   <si>
     <t>Tilia cordata</t>
   </si>
   <si>
     <t>Tilia platyphyllos</t>
   </si>
   <si>
     <t>Ulmus glabra</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
-    <t>other broadleaves</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>übrige Laubbäume</t>
+  </si>
+  <si>
+    <t>übrige Sträucher</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1409548/591327</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">basal area</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Sum of the stem cross-sectional areas at a height of 1.3 m (level for measuring diameter at breast height [dbh]) of living trees and shrubs (standing and lying) with a dbh ≥12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tree species (56 classes)</t>
+      <t xml:space="preserve">Baumart (56 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2207</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) – in 56 classes. The species (or species groups) not explicitly listed are subsumed in the classes «other conifers», «other broadleaved trees» and «other shrubs». Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in 56 Klassen. Die nicht explizit aufgeführten Arten(gruppen) sind in den Klassen «übrige Nadelbäume», übrige Laubbäume» und «übrige Sträucher» zusammengefasst. Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">biogeografische Region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3758,235 +3758,235 @@
         <v>3.8</v>
       </c>
       <c r="M70" s="6">
         <v>25</v>
       </c>
       <c r="N70" s="6">
         <v>0.0</v>
       </c>
       <c r="O70" s="6">
         <v>3127</v>
       </c>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="21.75">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1409548/591327</t>
           </r>
         </is>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3"/>
       <c r="K71" s="3"/>
       <c r="L71" s="3"/>
       <c r="M71" s="3"/>
       <c r="N71" s="3"/>
       <c r="O71" s="3"/>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">basal area</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="29">
       <c r="A75" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tree species (56 classes)</t>
+            <t xml:space="preserve">Baumart (56 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2207</t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="29">
       <c r="A78" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">biogeografische Region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="29">
       <c r="A81" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="29">
       <c r="A84" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="29">
       <c r="A87" s="1" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>