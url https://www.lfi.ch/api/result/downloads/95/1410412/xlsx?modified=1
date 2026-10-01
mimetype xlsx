--- v2 (2026-10-01)
+++ v3 (2026-10-01)
@@ -14,248 +14,248 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>LFI5</t>
-[...44 lines deleted...]
-    <t>Schweiz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>ampleur des dégâts (10 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>0-10%</t>
   </si>
   <si>
     <t>11-20%</t>
   </si>
   <si>
     <t>21-30%</t>
   </si>
   <si>
     <t>31-40%</t>
   </si>
   <si>
     <t>41-50%</t>
   </si>
   <si>
     <t>51-60%</t>
   </si>
   <si>
     <t>61-70%</t>
   </si>
   <si>
     <t>71-80%</t>
   </si>
   <si>
     <t>81-90%</t>
   </si>
   <si>
     <t>&gt;90%</t>
   </si>
   <si>
-    <t>Total</t>
-[...2 lines deleted...]
-    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>LFI5 [550]</t>
-[...20 lines deleted...]
-Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>Anteil Waldprobeflächen [326], Stk.
-Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
+    <t>proportion de placettes en forêt [326], Stk.
+Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 14.04.2023 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>Spaltentotal [3]</t>
+    <t>total de colonne [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>Schadenausmass (10 Klassen) [FLSCHDGKLA10, 1310]
-Probeflächen ohne/mit Schadenflächen auf der Interpretationsfläche (50 × 50 m) und Ausmass des Schadens in zehn Klassen, ermittelt aus dem Anteil der Schadenfläche an der bewaldeten Interpretationsfläche. Grundlage: Feldaufnahme (MID 601: Ausmass der Schadenfläche)</t>
+    <t>ampleur des dégâts (10 classes) [FLSCHDGKLA10, 1310]
+Placettes d'échantillonnage avec/sans zones endommagées sur la surface d'interprétation (50 × 50 m) et ampleur des dégâts en dix classes, déterminées à partir de la proportion de la zone endommagée dans la surface d'interprétation boisée. Source: relevé de terrain (MID 601: Ausmass der Schadenfläche)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:28:27</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>keine Angabe, 0-10%, 11-20%, 21-30%, 31-40%, 41-50%, 51-60%, 61-70%, 71-80%, 81-90%, &gt;90%, Total</t>
+    <t>pas d'indication, 0-10%, 11-20%, 21-30%, 31-40%, 41-50%, 51-60%, 61-70%, 71-80%, 81-90%, &gt;90%, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">Übrige: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -637,65 +637,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B26" sqref="B26:O50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="6" customWidth="true" style="0"/>
-    <col min="15" max="15" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>