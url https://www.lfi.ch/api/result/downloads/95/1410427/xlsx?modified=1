--- v1 (2026-07-29)
+++ v2 (2026-10-02)
@@ -1,462 +1,356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>proportion de placettes en forêt</t>
   </si>
   <si>
     <t>fourmilières · étages de végétation NaiS (3 classes)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>découpage régional: région économique</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
   </si>
   <si>
     <t>état 2018/26</t>
   </si>
   <si>
     <t>fourmilières</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <t>étages de végétation NaiS (3 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
     <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
     <t>montagnard</t>
   </si>
   <si>
     <t>hyperinsubrique, collinéen, submontagnard</t>
   </si>
   <si>
-    <r>
-[...196 lines deleted...]
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région économique [WIREGR0704, 366], ausgeblendet
+Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt [326], Stk.
+Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 14.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>fourmilières [AMHAUANZKL4, 2345]
+placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:33:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>0, 1, 2, &gt;2, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (3 classes) [NAISHSTKOMB3KL, 2668]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenés à trois classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en six classes (NAISHSTKOMB6KL), en regroupant les classes «hyperinsubrique et collinéen» et «submontagnard» dans la classe «hyperinsubrique, collinéen et submontagnard», les classes «montagnard supérieur et inférieur» et «haut-montagnard» dans la classe «montagnard», et les classes «subalpin» et «subalpin supérieur» dans la classe «subalpin». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 08:02:57</t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin, montagnard, hyperinsubrique, collinéen, submontagnard, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -717,642 +611,903 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B19" sqref="B19:K47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...7 lines deleted...]
-      <c r="K10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
+      <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>13.5</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.6</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>46.0</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3.5</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>62.3</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>7.4</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>47.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>9.2</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>16.1</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="15" spans="1:11">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>59.6</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.8</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>49.0</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>3.7</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>37.7</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>7.7</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>52.6</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>9.6</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>58.7</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>26.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.6</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>5.0</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>1.6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>0.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>0.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>25.2</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="17" spans="1:11">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>100.0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>100.0</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>100.0</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>100.0</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>100.0</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="21.75">
-      <c r="A18" t="inlineStr">
-[...36 lines deleted...]
-      <c r="K18" s="3"/>
+      <c r="A18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="6"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11">
-      <c r="A21" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A21" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
     </row>
     <row r="33" spans="1:11">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
     </row>
     <row r="36" spans="1:11">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="A18:K18"/>
-    <mergeCell ref="A21:K21"/>
-[...10 lines deleted...]
-    <mergeCell ref="A37:K37"/>
+    <mergeCell ref="A19:K19"/>
+    <mergeCell ref="B20:K20"/>
+    <mergeCell ref="B21:K21"/>
+    <mergeCell ref="B22:K22"/>
+    <mergeCell ref="B23:K23"/>
+    <mergeCell ref="B24:K24"/>
+    <mergeCell ref="B25:K25"/>
+    <mergeCell ref="B26:K26"/>
+    <mergeCell ref="B27:K27"/>
+    <mergeCell ref="B28:K28"/>
+    <mergeCell ref="B29:K29"/>
+    <mergeCell ref="B30:K30"/>
+    <mergeCell ref="B31:K31"/>
+    <mergeCell ref="B32:K32"/>
+    <mergeCell ref="B33:K33"/>
+    <mergeCell ref="B34:K34"/>
+    <mergeCell ref="B35:K35"/>
+    <mergeCell ref="B36:K36"/>
+    <mergeCell ref="B37:K37"/>
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="B39:K39"/>
+    <mergeCell ref="B40:K40"/>
+    <mergeCell ref="B41:K41"/>
+    <mergeCell ref="B42:K42"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="B44:K44"/>
+    <mergeCell ref="B45:K45"/>
+    <mergeCell ref="B46:K46"/>
+    <mergeCell ref="B47:K47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>