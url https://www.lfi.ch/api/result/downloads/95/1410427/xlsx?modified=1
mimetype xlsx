--- v0 (2025-12-08)
+++ v1 (2026-07-29)
@@ -14,370 +14,370 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>ant-heaps · altitudinal vegetation belts (NaiS, 3 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>fourmilières · étages de végétation NaiS (3 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>ant-heaps</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>fourmilières</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>&gt;2</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>altitudinal vegetation belts (NaiS, 3 classes)</t>
+    <t>étages de végétation NaiS (3 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpine</t>
-[...5 lines deleted...]
-    <t>hyperinsubric, colline, submontane</t>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>montagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique, collinéen, submontagnard</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410427/592258</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ant-heaps</t>
+      <t xml:space="preserve">fourmilières</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2345</t>
     </r>
   </si>
   <si>
-    <t>Sample plots classified: «no», «one», «two» or «more than two» red wood ant-heaps in the 500 m² circle. Reference: Field Survey (MID 837: Ameisenhaufennummer)</t>
+    <t>placettes d'échantillonnage avec aucun, un, deux ou plus de deux fourmilières de fourmis des bois dans le cercle de 5 ares. Source: relevé de terrain (MID 837: Ameisenhaufennummer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS, 3 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2668</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to three classes. The variable represents a simplification of the NaiS altititudinal vegetation belts in six classes (NAISHSTKOMB6KL) in which the class «hyperinsubric and colline» is mearged with «submontane» to form the class «hyperinsubric, colline, submontane», the class «lower and upper montane» with «high montane» to form the class «montane» and the class «subalpine» with «upper subalpine» to form the class «subalpine». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t>Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenés à trois classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en six classes (NAISHSTKOMB6KL), en regroupant les classes «hyperinsubrique et collinéen» et «submontagnard» dans la classe «hyperinsubrique, collinéen et submontagnard», les classes «montagnard supérieur et inférieur» et «haut-montagnard» dans la classe «montagnard», et les classes «subalpin» et «subalpin supérieur» dans la classe «subalpin». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -729,51 +729,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>2</v>
@@ -1043,266 +1043,266 @@
         <v>100.0</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J17" s="6">
         <v>100.0</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410427/592258</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ant-heaps</t>
+            <t xml:space="preserve">fourmilières</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2345</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS, 3 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2668</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>