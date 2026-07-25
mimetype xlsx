--- v1 (2026-01-23)
+++ v2 (2026-07-25)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>snag</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>arbre sec sur pied</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: biogeographical region</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...9 lines deleted...]
-    <t>biogeographical region</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Northern Alps</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>present</t>
-[...2 lines deleted...]
-    <t>not present</t>
+    <t>présent</t>
+  </si>
+  <si>
+    <t>absent</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410574/592405</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proportion of forest plots</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proportion of sample plots that meet the forest definition of NFI, i.e. are covered by "forest without shrub forest" or "shrub forest".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">snag</t>
+      <t xml:space="preserve">arbre sec sur pied</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #462</t>
     </r>
   </si>
   <si>
-    <t>Sample plots with/without standing dead trees («snags») ≥20 cm in diameter at breast height (dbh) on the interpretation area (50 × 50 m), which together reach a volume of at least 1 m³. Reference: Field Survey (MID 211: Dürrständer)</t>
+    <t>Placettes d'échantillonnage avec/sans arbres morts sur pied (arbres secs sur pied) à partir d'un diamètre à hauteur de poitrine (DHP) de 20 cm sur la surface d'interprétation (50 × 50 m), représentant en tout un volume d'au moins 1 m³. Source: relevé de terrain (MID 211: Dürrständer)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">biogeographical region</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410574/592405</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proportion of forest plots</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">snag</t>
+            <t xml:space="preserve">arbre sec sur pied</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #462</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">biogeographical region</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>