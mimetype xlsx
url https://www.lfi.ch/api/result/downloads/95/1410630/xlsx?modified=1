--- v1 (2026-01-23)
+++ v2 (2026-07-28)
@@ -17,391 +17,391 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...2 lines deleted...]
-    <t>presenza di tracce di veicoli (perturbazione del suolo) · ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>présence d'ornières (perturbations du sol) · emplacement des ornières (cercle de 2 ares)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>présence d'ornières (perturbations du sol)</t>
+  </si>
+  <si>
+    <t>emplacement des ornières (cercle de 2 ares)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>popolamento</t>
-[...23 lines deleted...]
-    <t>nessuna traccia di veicoli</t>
+    <t>peuplement</t>
+  </si>
+  <si>
+    <t>layon de débardage</t>
+  </si>
+  <si>
+    <t>piste à machine</t>
+  </si>
+  <si>
+    <t>layon de châblage</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>type d'ornière 1 (perturbation légère)</t>
+  </si>
+  <si>
+    <t>type d'ornière 2 (perturbation modérée)</t>
+  </si>
+  <si>
+    <t>type d'ornière 3 (perturbation forte)</t>
+  </si>
+  <si>
+    <t>pas d'ornières présentes</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410630/592461</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">presenza di tracce di veicoli (perturbazione del suolo)</t>
+      <t xml:space="preserve">présence d'ornières (perturbations du sol)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #729</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con chiare tracce al suolo di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali all'interno della superficie di 2 are e, nel caso di una traccia, indicazione del tipo di traccia. Nel caso della traccia di tipo 3 (perturbazione forte), si può presumere che la fertilità del suolo sia danneggiata in modo significativo e permanente (Lüscher et al. 2016). Fonte: inchiesta presso il servizio forestale (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
+    <t>Placettes d'échantillonnage avec/sans ornières clairement reconnaissables dues à des véhicules de récolte de bois tels que tracteurs, porteurs et récolteuses dans le cercle de 2 ares, le cas échéant avec indication du type d'ornière. En présence d'ornières de type 3 (perturbation forte), il faut considérer que la fertilité du sol est considérablement et durablement endommagée (Lüscher et al. 2016). Source: relevé de terrain (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+      <t xml:space="preserve">emplacement des ornières (cercle de 2 ares)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #732</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con chiare tracce al suolo di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali all'interno della superficie di 2 are, classificate in base alla posizione in cui si trovano le tracce. Fonte: inchiesta presso il servizio forestale (MID 545: Schadenumgebung)</t>
+    <t>Placettes d'échantillonnage avec/sans ornières clairement reconnaissables dues à des véhicules de récolte de bois tels que tracteurs, porteurs et récolteuses dans le cercle des 2 ares, classées en fonction de la situation dans laquelle les traces apparaissent. Source: relevé de terrain (MID 545: Schadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2436,268 +2436,268 @@
         <v>100.0</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M48" s="6">
         <v>100.0</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:14" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410630/592461</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">presenza di tracce di veicoli (perturbazione del suolo)</t>
+            <t xml:space="preserve">présence d'ornières (perturbations du sol)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #729</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:14" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+            <t xml:space="preserve">emplacement des ornières (cercle de 2 ares)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #732</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:14" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:14" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:14" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:14" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>