--- v0 (2026-01-23)
+++ v1 (2026-07-27)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>presenza di tracce di veicoli (perturbazione del suolo) · ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anteil Waldprobeflächen</t>
+  </si>
+  <si>
+    <t>Vorkommen von Fahrzeugspuren (Bodenstörungen) · Lage der Fahrzeugspuren (2-Aren-Kreis)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
+  </si>
+  <si>
+    <t>Lage der Fahrzeugspuren (2-Aren-Kreis)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>popolamento</t>
-[...23 lines deleted...]
-    <t>nessuna traccia di veicoli</t>
+    <t>Bestand</t>
+  </si>
+  <si>
+    <t>Rückegasse</t>
+  </si>
+  <si>
+    <t>Maschinenweg</t>
+  </si>
+  <si>
+    <t>Reistweg</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Spurtyp 1 (leichte Störung)</t>
+  </si>
+  <si>
+    <t>Spurtyp 2 (mässige Störung)</t>
+  </si>
+  <si>
+    <t>Spurtyp 3 (starke Störung)</t>
+  </si>
+  <si>
+    <t>keine Fahrspur festgestellt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410649/592480</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">Anteil Waldprobeflächen</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Anteil der Probeflächen, die die Walddefinition des LFI erfüllen, also von «Wald ohne Gebüschwald» oder «Gebüschwald» bedeckt sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">presenza di tracce di veicoli (perturbazione del suolo)</t>
+      <t xml:space="preserve">Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #729</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con chiare tracce al suolo di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali all'interno della superficie di 2 are e, nel caso di una traccia, indicazione del tipo di traccia. Nel caso della traccia di tipo 3 (perturbazione forte), si può presumere che la fertilità del suolo sia danneggiata in modo significativo e permanente (Lüscher et al. 2016). Fonte: inchiesta presso il servizio forestale (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
+    <t>Probeflächen ohne/mit deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden im 2-Aren-Kreis und im Falle einer Fahrspur Angabe des Spurtyps. Bei Spurtyp 3 (starke Störung) ist davon auszugehen, dass die Bodenfruchbarkeit erheblich und langfristig geschädigt ist (Lüscher et al. 2016). Grundlage: Feldaufnahme (MID 544: Fahrzeugspuren, MID 496: Bodenschadentyp)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+      <t xml:space="preserve">Lage der Fahrzeugspuren (2-Aren-Kreis)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #732</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio senza/con chiare tracce al suolo di veicoli per la raccolta del legname come trattori, forwarder ed esboscatrici forestali all'interno della superficie di 2 are, classificate in base alla posizione in cui si trovano le tracce. Fonte: inchiesta presso il servizio forestale (MID 545: Schadenumgebung)</t>
+    <t>Probeflächen ohne/mit deutlich erkennbaren Spuren von Holzerntefahrzeugen wie Traktoren, Forwardern und Vollerntern auf dem Waldboden innerhalb des 2-Aren-Kreises, klassiert nach der Lage, in der die Spuren vorkommen. Grundlage: Feldaufnahme (MID 545: Schadenumgebung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="56.415" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2436,268 +2436,268 @@
         <v>100.0</v>
       </c>
       <c r="L48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M48" s="6">
         <v>100.0</v>
       </c>
       <c r="N48" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:14" customHeight="1" ht="21.75">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410649/592480</t>
           </r>
         </is>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">Anteil Waldprobeflächen</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">presenza di tracce di veicoli (perturbazione del suolo)</t>
+            <t xml:space="preserve">Vorkommen von Fahrzeugspuren (Bodenstörungen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #729</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:14" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ubicazione delle traccie di veicoli (cerchio di 2 are)</t>
+            <t xml:space="preserve">Lage der Fahrzeugspuren (2-Aren-Kreis)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #732</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:14" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:14" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:14" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:14" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>