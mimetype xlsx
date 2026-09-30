--- v1 (2026-04-23)
+++ v2 (2026-09-30)
@@ -1,436 +1,346 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
-[...102 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse du bois mort</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>öffentlich</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomasse du bois mort [71], kg
+Poids sec (masse) du bois mort sur pied et à terre, déterminé au moyen de densités de bois dépendantes de l'espèce et du degré de décomposition des composants suivants: 1) bois de tige, bois fort des branches, menu bois des branches et racines d'arbres et d'arbustes morts sur pied et à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) sans cassure de la tige, 2) bois de tige de la partie du tronc encore sur pied, menu bois des branches et racines d'arbres et d'arbustes morts sur pied d'au moins 12 cm de DHP avec cassure de la tige, et 3) bois mort LIS, c'est-à-dire bois mort à terre d'au moins 7 cm de diamètre (bois fort; sans parties de bois fort dans les tas de branches) qui ne peut être attribué à aucun arbre ou arbuste d'au moins 12 cm de DHP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>propriété (2 classes) [EIGENKAT, 94]
+Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:34:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, publique, privée, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -691,652 +601,1004 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O33"/>
+  <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>68.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>2.7</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>34.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>3.4</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>63.4</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>4.3</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>84.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>3.0</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>85.90000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>2.6</v>
       </c>
-      <c r="L14" s="6">
-[...2 lines deleted...]
-      <c r="M14" s="6">
+      <c r="L14" s="5">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="M14" s="5">
         <v>4.4</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>63.7</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>1.6</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>31.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>2.7</v>
       </c>
-      <c r="D15" s="6">
-[...2 lines deleted...]
-      <c r="E15" s="6">
+      <c r="D15" s="5">
+        <v>65.90000000000001</v>
+      </c>
+      <c r="E15" s="5">
         <v>3.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>36.6</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>4.3</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>15.8</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>3.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>14.1</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.6</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>33.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>4.4</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>36.3</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>100.0</v>
       </c>
-      <c r="O16" s="6" t="s">
+      <c r="O16" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O17" s="3"/>
+      <c r="A17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A17:O17"/>
-    <mergeCell ref="A20:O20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:O33"/>
+    <mergeCell ref="A18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:O19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:O20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:O21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:O23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:O24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:O25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:O26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:O27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:O28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:O29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:O30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:O31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:O32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:O34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:O35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:O36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:O37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:O38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:O39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:O40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:O41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:O42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>