--- v1 (2026-01-08)
+++ v2 (2026-04-23)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>necromassa</t>
-[...2 lines deleted...]
-    <t>proprietà (2 classi)</t>
+    <t>biomasse du bois mort</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: Mio kg</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pubblica</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410784/592615</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">necromassa</t>
+      <t xml:space="preserve">biomasse du bois mort</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #71</t>
     </r>
   </si>
   <si>
-    <t>Peso secco (massa) del legno morto in piedi e a terra, determinato sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione per le seguenti componenti: 1) legno del fusto, ramaglia commerciabile, ramaglia fine e radici degli alberi e arbusti morti in piedi e a terra di almeno 12 cm di diametro a petto d'uomo (DPU) senza rottura del fusto, 2) legno del fusto della parte ancora in piedi, ramaglia fine e radici degli alberi e arbusti morti in piedi di almeno 12 cm di DPU con una rottura del fusto, e 3) legno morto LIS, ossia legno morto a terra di almeno 7 cm di diametro (legno commerciabile; senza parti di legno commerciabile nei mucchi di rami) che non può essere attribuito ad alcun albero o arbusto di almeno 12 cm di DPU.</t>
+    <t>Poids sec (masse) du bois mort sur pied et à terre, déterminé au moyen de densités de bois dépendantes de l'espèce et du degré de décomposition des composants suivants: 1) bois de tige, bois fort des branches, menu bois des branches et racines d'arbres et d'arbustes morts sur pied et à terre d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) sans cassure de la tige, 2) bois de tige de la partie du tronc encore sur pied, menu bois des branches et racines d'arbres et d'arbustes morts sur pied d'au moins 12 cm de DHP avec cassure de la tige, et 3) bois mort LIS, c'est-à-dire bois mort à terre d'au moins 7 cm de diamètre (bois fort; sans parties de bois fort dans les tas de branches) qui ne peut être attribué à aucun arbre ou arbuste d'au moins 12 cm de DHP.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>2871</v>
       </c>
       <c r="M16" s="6">
         <v>9</v>
       </c>
       <c r="N16" s="6">
         <v>21753</v>
       </c>
       <c r="O16" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410784/592615</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">necromassa</t>
+            <t xml:space="preserve">biomasse du bois mort</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #71</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>