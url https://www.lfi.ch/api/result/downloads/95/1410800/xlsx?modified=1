--- v1 (2026-07-14)
+++ v2 (2026-09-30)
@@ -1,433 +1,347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
-[...99 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>necromassa</t>
+  </si>
+  <si>
+    <t>proprietà (2 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: 1000 kg/ha</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 kg/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>öffentlich</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>pubblica</t>
+  </si>
+  <si>
+    <t>privata</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]
+Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>necromassa [71], kg
+Peso secco (massa) del legno morto in piedi e a terra, determinato sulla base delle densità del legno dipendenti dalla specie e dal grado di decomposizione per le seguenti componenti: 1) legno del fusto, ramaglia commerciabile, ramaglia fine e radici degli alberi e arbusti morti in piedi e a terra di almeno 12 cm di diametro a petto d'uomo (DPU) senza rottura del fusto, 2) legno del fusto della parte ancora in piedi, ramaglia fine e radici degli alberi e arbusti morti in piedi di almeno 12 cm di DPU con una rottura del fusto, e 3) legno morto LIS, ossia legno morto a terra di almeno 7 cm di diametro (legno commerciabile; senza parti di legno commerciabile nei mucchi di rami) che non può essere attribuito ad alcun albero o arbusto di almeno 12 cm di DPU.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.04.2023 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>superficie [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 27.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - bosco accessibile esclusi gli arbusteti IFN1-IFN5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>proprietà (2 classi) [EIGENKAT, 94]
+Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+  </si>
+  <si>
+    <t>gerechnet am 19.03.2024 23:34:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, pubblica, privata, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -688,611 +602,911 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>19.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>9</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>11.3</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>10</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>21.0</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>8</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>25.8</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>5</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>19.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>11</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>20.3</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>18.1</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>16</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>11.9</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>11</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>27.1</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>9</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>23.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>8</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>33.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>12</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>21.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>19.4</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>8</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>11.6</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>24.1</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>6</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>25.1</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>22.6</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>8</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>20.7</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M17" s="3"/>
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A20:M20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:M19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:M20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:M21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:M23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:M26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:M27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:M28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:M30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:M31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:M32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:M33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:M42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>