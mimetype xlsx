--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,436 +14,436 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>numero di specie legnose (a partire da 12 cm di DPU)</t>
+    <t>Anzahl Gehölzarten (ab 12 cm BHD)</t>
   </si>
   <si>
-    <t>data dell'ultimo intervento (classi di 5 risp. 10 anni) · fasce vegetazionali NaiS (6 classi)</t>
+    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>data dell'ultimo intervento (classi di 5 risp. 10 anni)</t>
+    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
-    <t>n</t>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
+    <t>obersubalpin</t>
   </si>
   <si>
-    <t>subalpina</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>altimontana</t>
+    <t>hochmontan</t>
   </si>
   <si>
-    <t>montana inferiore e superiore</t>
+    <t>unter- und obermontan</t>
   </si>
   <si>
-    <t>submontana</t>
+    <t>submontan</t>
   </si>
   <si>
-    <t>iperinsubrica e collinare</t>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>0-5 anni fa</t>
+    <t>vor =5 Jahren</t>
   </si>
   <si>
-    <t>6-10 anni fa</t>
+    <t>vor 6-10 Jahren</t>
   </si>
   <si>
-    <t>11-20 anni fa</t>
+    <t>vor 11-20 Jahren</t>
   </si>
   <si>
-    <t>21-30 anni fa</t>
+    <t>vor 21-30 Jahren</t>
   </si>
   <si>
-    <t>31-50 anni fa</t>
+    <t>vor 31-50 Jahren</t>
   </si>
   <si>
-    <t>51-100 anni fa</t>
+    <t>vor 51-100 Jahren</t>
   </si>
   <si>
-    <t>&gt;100 anni fa o mai nessuna gestione</t>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410813/592644</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di specie legnose (a partire da 12 cm di DPU)</t>
+      <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #41</t>
     </r>
   </si>
   <si>
-    <t>Numero di specie di alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) nel cerchio di campionamento di 2 are.</t>
+    <t>Anzahl Baum- und Straucharten ab 12 cm Brusthöhendurchmesser (BHD) auf dem 2-Aren-Probekreis.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">data dell'ultimo intervento (classi di 5 risp. 10 anni)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Numero di anni dall'ultimo intervento selvicolturale, in classi di cinque o dieci anni. Gli interventi selvicolturali comprendono interventi di cura della rinnovazione e tagli di sgombero, piantagione e semina, nonché interventi fitosanitari e di promozione della sicurezza. Fonte: inchiesta presso il servizio forestale (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu fünf oder zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -795,81 +795,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
@@ -8010,51 +8010,51 @@
         <v>2.3</v>
       </c>
       <c r="AD84" s="6">
         <v>3</v>
       </c>
       <c r="AE84" s="6">
         <v>2.4</v>
       </c>
       <c r="AF84" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:32" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410813/592644</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
@@ -8070,226 +8070,226 @@
       <c r="V85" s="3"/>
       <c r="W85" s="3"/>
       <c r="X85" s="3"/>
       <c r="Y85" s="3"/>
       <c r="Z85" s="3"/>
       <c r="AA85" s="3"/>
       <c r="AB85" s="3"/>
       <c r="AC85" s="3"/>
       <c r="AD85" s="3"/>
       <c r="AE85" s="3"/>
       <c r="AF85" s="3"/>
     </row>
     <row r="88" spans="1:32">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di specie legnose (a partire da 12 cm di DPU)</t>
+            <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #41</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:32" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:32">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">data dell'ultimo intervento (classi di 5 risp. 10 anni)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:32" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:32">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:32" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:32">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:32" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:32">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:32" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:32">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:32" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>