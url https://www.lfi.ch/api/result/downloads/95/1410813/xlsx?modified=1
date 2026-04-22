--- v2 (2026-04-22)
+++ v3 (2026-04-22)
@@ -14,436 +14,436 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Anzahl Gehölzarten (ab 12 cm BHD)</t>
+    <t>nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
   </si>
   <si>
-    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: Stk.</t>
+      <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Wirtschaftsregion</t>
+    <t>région économique</t>
   </si>
   <si>
-    <t>Jura West</t>
+    <t>Ouest du Jura</t>
   </si>
   <si>
-    <t>Jura Ost</t>
+    <t>Est du Jura</t>
   </si>
   <si>
-    <t>Mittelland West</t>
+    <t>Ouest du Plateau</t>
   </si>
   <si>
-    <t>Mittelland Mitte</t>
+    <t>Centre du Plateau</t>
   </si>
   <si>
-    <t>Mittelland Ost</t>
+    <t>Est du Plateau</t>
   </si>
   <si>
-    <t>Voralpen West</t>
+    <t>Ouest des Préalpes</t>
   </si>
   <si>
-    <t>Voralpen Mitte</t>
+    <t>Centre des Préalpes</t>
   </si>
   <si>
-    <t>Voralpen Ost</t>
+    <t>Est des Préalpes</t>
   </si>
   <si>
-    <t>Alpen Nordwest</t>
+    <t>Nord-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpen Mitte</t>
+    <t>Centre des Alpes</t>
   </si>
   <si>
-    <t>Alpen Nordost</t>
+    <t>Nord-est des Alpes</t>
   </si>
   <si>
-    <t>Alpen Südwest</t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Alpen Südost</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans)</t>
   </si>
   <si>
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
-    <t>Stk.</t>
+    <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
+    <t>haut-montagnard</t>
   </si>
   <si>
-    <t>unter- und obermontan</t>
+    <t>montagnard inférieur et supérieur</t>
   </si>
   <si>
-    <t>submontan</t>
+    <t>submontagnard</t>
   </si>
   <si>
-    <t>hyperinsubrisch und kollin</t>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>vor =5 Jahren</t>
+    <t>il y a =5 ans</t>
   </si>
   <si>
-    <t>vor 6-10 Jahren</t>
+    <t>il y a 6-10 ans</t>
   </si>
   <si>
-    <t>vor 11-20 Jahren</t>
+    <t>il y a 11-20 ans</t>
   </si>
   <si>
-    <t>vor 21-30 Jahren</t>
+    <t>il y a 21-30 ans</t>
   </si>
   <si>
-    <t>vor 31-50 Jahren</t>
+    <t>il y a 31-50 ans</t>
   </si>
   <si>
-    <t>vor 51-100 Jahren</t>
+    <t>il y a 51-100 ans</t>
   </si>
   <si>
-    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410813/592644</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
+      <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #41</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Baum- und Straucharten ab 12 cm Brusthöhendurchmesser (BHD) auf dem 2-Aren-Probekreis.</t>
+    <t>Nombre d'espèces d'arbres et d'arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) dans le cercle d'échantillonnage de 2 ares.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+      <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu fünf oder zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, par classes de cinq ou dix ans. Sont considérées comme interventions sylvicoles les interventions d'exploitation et d'entretien, les plantations et les reboisements ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -795,81 +795,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
@@ -8010,51 +8010,51 @@
         <v>2.3</v>
       </c>
       <c r="AD84" s="6">
         <v>3</v>
       </c>
       <c r="AE84" s="6">
         <v>2.4</v>
       </c>
       <c r="AF84" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:32" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410813/592644</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
@@ -8070,226 +8070,226 @@
       <c r="V85" s="3"/>
       <c r="W85" s="3"/>
       <c r="X85" s="3"/>
       <c r="Y85" s="3"/>
       <c r="Z85" s="3"/>
       <c r="AA85" s="3"/>
       <c r="AB85" s="3"/>
       <c r="AC85" s="3"/>
       <c r="AD85" s="3"/>
       <c r="AE85" s="3"/>
       <c r="AF85" s="3"/>
     </row>
     <row r="88" spans="1:32">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
+            <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #41</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:32" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:32">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+            <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:32" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:32">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:32" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:32">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:32" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:32">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:32" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="103" spans="1:32">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:32" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>