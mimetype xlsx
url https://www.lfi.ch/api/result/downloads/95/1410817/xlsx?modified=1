--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,412 +14,412 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: Stk.</t>
+      <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...32 lines deleted...]
-    <t>Stk.</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>obersubalpin</t>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...32 lines deleted...]
-    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>il y a =5 ans</t>
+  </si>
+  <si>
+    <t>il y a 6-10 ans</t>
+  </si>
+  <si>
+    <t>il y a 11-20 ans</t>
+  </si>
+  <si>
+    <t>il y a 21-30 ans</t>
+  </si>
+  <si>
+    <t>il y a 31-50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410817/592648</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
+      <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #41</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Baum- und Straucharten ab 12 cm Brusthöhendurchmesser (BHD) auf dem 2-Aren-Probekreis.</t>
+    <t>Nombre d'espèces d'arbres et d'arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) dans le cercle d'échantillonnage de 2 ares.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+      <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu fünf oder zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, par classes de cinq ou dix ans. Sont considérées comme interventions sylvicoles les interventions d'exploitation et d'entretien, les plantations et les reboisements ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -771,65 +771,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
@@ -4418,270 +4418,270 @@
         <v>2.1</v>
       </c>
       <c r="N84" s="6">
         <v>3</v>
       </c>
       <c r="O84" s="6">
         <v>2.3</v>
       </c>
       <c r="P84" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410817/592648</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
       <c r="P85" s="3"/>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
+            <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #41</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:16" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+            <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:16" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:16" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:16" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:16" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:16" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>