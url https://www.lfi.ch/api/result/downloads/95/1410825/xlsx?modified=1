--- v0 (2025-11-17)
+++ v1 (2026-04-22)
@@ -14,409 +14,409 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>time of last treatment (in 5- or 10-year classes) · altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...14 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>=5 years ago</t>
-[...17 lines deleted...]
-    <t>&gt;100 years ago or never</t>
+    <t>il y a =5 ans</t>
+  </si>
+  <si>
+    <t>il y a 6-10 ans</t>
+  </si>
+  <si>
+    <t>il y a 11-20 ans</t>
+  </si>
+  <si>
+    <t>il y a 21-30 ans</t>
+  </si>
+  <si>
+    <t>il y a 31-50 ans</t>
+  </si>
+  <si>
+    <t>il y a 51-100 ans</t>
+  </si>
+  <si>
+    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410825/592656</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of woody species (≥ 12 cm dbh)</t>
+      <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #41</t>
     </r>
   </si>
   <si>
-    <t>Number of tree and shrub species with a diameter at breast height (dbh) ≥12 cm within the 200 m² circle on the sample plot.</t>
+    <t>Nombre d'espèces d'arbres et d'arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) dans le cercle d'échantillonnage de 2 ares.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">time of last treatment (in 5- or 10-year classes)</t>
+      <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Number of years since the last silvicultural treatment in classes of five or ten years. Silvicultural treatments include harvesting and tending interventions, planting and afforestation, as well as sanitary and safety interventions. Reference: Forest Service Survey (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
+    <t>Nombre d'années depuis la dernière intervention sylvicole, par classes de cinq ou dix ans. Sont considérées comme interventions sylvicoles les interventions d'exploitation et d'entretien, les plantations et les reboisements ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -435,66 +435,63 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" quotePrefix="1" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -771,52 +768,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -924,3316 +921,3316 @@
         <v>17</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="7">
-[...32 lines deleted...]
-      <c r="N13" s="7" t="s">
+      <c r="C13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N13" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="7">
-[...32 lines deleted...]
-      <c r="N14" s="7" t="s">
+      <c r="C14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N14" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="7">
-[...32 lines deleted...]
-      <c r="N15" s="7" t="s">
+      <c r="C15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M15" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N15" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="7">
-[...32 lines deleted...]
-      <c r="N16" s="7" t="s">
+      <c r="C16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N16" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="7">
-[...11 lines deleted...]
-      <c r="G17" s="7">
+      <c r="C17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="6">
         <v>2.0</v>
       </c>
-      <c r="H17" s="7" t="s">
-[...14 lines deleted...]
-      <c r="M17" s="7">
+      <c r="H17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" s="6">
         <v>2.0</v>
       </c>
-      <c r="N17" s="7" t="s">
+      <c r="N17" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="7">
-[...32 lines deleted...]
-      <c r="N18" s="7" t="s">
+      <c r="C18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M18" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N18" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="7">
-[...32 lines deleted...]
-      <c r="N19" s="7" t="s">
+      <c r="C19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M19" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N19" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="5"/>
       <c r="B20" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="7">
-[...11 lines deleted...]
-      <c r="G20" s="7">
+      <c r="C20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="6">
         <v>2.0</v>
       </c>
-      <c r="H20" s="7" t="s">
-[...14 lines deleted...]
-      <c r="M20" s="7">
+      <c r="H20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20" s="6">
         <v>2.0</v>
       </c>
-      <c r="N20" s="7" t="s">
+      <c r="N20" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="7">
-[...32 lines deleted...]
-      <c r="N21" s="7" t="s">
+      <c r="C21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N21" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="7">
-[...17 lines deleted...]
-      <c r="I22" s="7">
+      <c r="C22" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="6">
         <v>1.4</v>
       </c>
-      <c r="J22" s="7">
+      <c r="J22" s="6">
         <v>18</v>
       </c>
-      <c r="K22" s="7">
+      <c r="K22" s="6">
         <v>1.0</v>
       </c>
-      <c r="L22" s="7">
+      <c r="L22" s="6">
         <v>0</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="6">
         <v>1.3</v>
       </c>
-      <c r="N22" s="7">
+      <c r="N22" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="7">
-[...11 lines deleted...]
-      <c r="G23" s="7">
+      <c r="C23" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="6">
         <v>1.0</v>
       </c>
-      <c r="H23" s="7">
+      <c r="H23" s="6">
         <v>0</v>
       </c>
-      <c r="I23" s="7">
+      <c r="I23" s="6">
         <v>1.4</v>
       </c>
-      <c r="J23" s="7">
+      <c r="J23" s="6">
         <v>8</v>
       </c>
-      <c r="K23" s="7">
+      <c r="K23" s="6">
         <v>1.4</v>
       </c>
-      <c r="L23" s="7">
+      <c r="L23" s="6">
         <v>24</v>
       </c>
-      <c r="M23" s="7">
+      <c r="M23" s="6">
         <v>1.4</v>
       </c>
-      <c r="N23" s="7">
+      <c r="N23" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C24" s="7">
+      <c r="C24" s="6">
         <v>1.0</v>
       </c>
-      <c r="D24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="7">
+      <c r="D24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="6">
         <v>1.0</v>
       </c>
-      <c r="F24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="7">
+      <c r="F24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="6">
         <v>1.3</v>
       </c>
-      <c r="H24" s="7">
+      <c r="H24" s="6">
         <v>18</v>
       </c>
-      <c r="I24" s="7">
+      <c r="I24" s="6">
         <v>1.7</v>
       </c>
-      <c r="J24" s="7">
+      <c r="J24" s="6">
         <v>8</v>
       </c>
-      <c r="K24" s="7">
+      <c r="K24" s="6">
         <v>1.1</v>
       </c>
-      <c r="L24" s="7">
+      <c r="L24" s="6">
         <v>13</v>
       </c>
-      <c r="M24" s="7">
+      <c r="M24" s="6">
         <v>1.6</v>
       </c>
-      <c r="N24" s="7">
+      <c r="N24" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C25" s="7">
+      <c r="C25" s="6">
         <v>2.4</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D25" s="6">
         <v>4</v>
       </c>
-      <c r="E25" s="7">
+      <c r="E25" s="6">
         <v>2.3</v>
       </c>
-      <c r="F25" s="7">
+      <c r="F25" s="6">
         <v>6</v>
       </c>
-      <c r="G25" s="7">
+      <c r="G25" s="6">
         <v>2.4</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="6">
         <v>4</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="6">
         <v>2.2</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="6">
         <v>8</v>
       </c>
-      <c r="K25" s="7">
+      <c r="K25" s="6">
         <v>2.7</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="6">
         <v>16</v>
       </c>
-      <c r="M25" s="7">
+      <c r="M25" s="6">
         <v>2.4</v>
       </c>
-      <c r="N25" s="7">
+      <c r="N25" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="6">
         <v>2.4</v>
       </c>
-      <c r="D26" s="7">
+      <c r="D26" s="6">
         <v>6</v>
       </c>
-      <c r="E26" s="7">
+      <c r="E26" s="6">
         <v>2.4</v>
       </c>
-      <c r="F26" s="7">
+      <c r="F26" s="6">
         <v>3</v>
       </c>
-      <c r="G26" s="7">
+      <c r="G26" s="6">
         <v>2.1</v>
       </c>
-      <c r="H26" s="7">
+      <c r="H26" s="6">
         <v>16</v>
       </c>
-      <c r="I26" s="7">
+      <c r="I26" s="6">
         <v>3.4</v>
       </c>
-      <c r="J26" s="7">
+      <c r="J26" s="6">
         <v>16</v>
       </c>
-      <c r="K26" s="7">
-[...5 lines deleted...]
-      <c r="M26" s="7">
+      <c r="K26" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="6">
         <v>2.4</v>
       </c>
-      <c r="N26" s="7">
+      <c r="N26" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="5"/>
       <c r="B27" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="7">
+      <c r="C27" s="6">
         <v>1.5</v>
       </c>
-      <c r="D27" s="7">
+      <c r="D27" s="6">
         <v>23</v>
       </c>
-      <c r="E27" s="7">
+      <c r="E27" s="6">
         <v>2.4</v>
       </c>
-      <c r="F27" s="7">
+      <c r="F27" s="6">
         <v>26</v>
       </c>
-      <c r="G27" s="7">
-[...5 lines deleted...]
-      <c r="I27" s="7">
+      <c r="G27" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="6">
         <v>2.3</v>
       </c>
-      <c r="J27" s="7">
+      <c r="J27" s="6">
         <v>24</v>
       </c>
-      <c r="K27" s="7">
+      <c r="K27" s="6">
         <v>2.3</v>
       </c>
-      <c r="L27" s="7">
+      <c r="L27" s="6">
         <v>26</v>
       </c>
-      <c r="M27" s="7">
+      <c r="M27" s="6">
         <v>2.3</v>
       </c>
-      <c r="N27" s="7">
+      <c r="N27" s="6">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="7">
+      <c r="C28" s="6">
         <v>2.4</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="6">
         <v>3</v>
       </c>
-      <c r="E28" s="7">
+      <c r="E28" s="6">
         <v>2.3</v>
       </c>
-      <c r="F28" s="7">
+      <c r="F28" s="6">
         <v>3</v>
       </c>
-      <c r="G28" s="7">
+      <c r="G28" s="6">
         <v>2.3</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="6">
         <v>4</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="6">
         <v>1.9</v>
       </c>
-      <c r="J28" s="7">
+      <c r="J28" s="6">
         <v>5</v>
       </c>
-      <c r="K28" s="7">
+      <c r="K28" s="6">
         <v>1.7</v>
       </c>
-      <c r="L28" s="7">
+      <c r="L28" s="6">
         <v>12</v>
       </c>
-      <c r="M28" s="7">
+      <c r="M28" s="6">
         <v>2.2</v>
       </c>
-      <c r="N28" s="7">
+      <c r="N28" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="7">
-[...32 lines deleted...]
-      <c r="N29" s="7" t="s">
+      <c r="C29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M29" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N29" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C30" s="7">
-[...17 lines deleted...]
-      <c r="I30" s="7">
+      <c r="C30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="6">
         <v>2.3</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="6">
         <v>12</v>
       </c>
-      <c r="K30" s="7">
-[...5 lines deleted...]
-      <c r="M30" s="7">
+      <c r="K30" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="6">
         <v>2.3</v>
       </c>
-      <c r="N30" s="7">
+      <c r="N30" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C31" s="7">
-[...11 lines deleted...]
-      <c r="G31" s="7">
+      <c r="C31" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="6">
         <v>1.3</v>
       </c>
-      <c r="H31" s="7">
+      <c r="H31" s="6">
         <v>45</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="6">
         <v>1.4</v>
       </c>
-      <c r="J31" s="7">
+      <c r="J31" s="6">
         <v>14</v>
       </c>
-      <c r="K31" s="7">
-[...5 lines deleted...]
-      <c r="M31" s="7">
+      <c r="K31" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M31" s="6">
         <v>1.4</v>
       </c>
-      <c r="N31" s="7">
+      <c r="N31" s="6">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="7">
+      <c r="C32" s="6">
         <v>3.0</v>
       </c>
-      <c r="D32" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="7">
+      <c r="D32" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="6">
         <v>2.0</v>
       </c>
-      <c r="F32" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="7">
+      <c r="F32" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="6">
         <v>1.4</v>
       </c>
-      <c r="H32" s="7">
+      <c r="H32" s="6">
         <v>13</v>
       </c>
-      <c r="I32" s="7">
+      <c r="I32" s="6">
         <v>1.6</v>
       </c>
-      <c r="J32" s="7">
+      <c r="J32" s="6">
         <v>9</v>
       </c>
-      <c r="K32" s="7">
+      <c r="K32" s="6">
         <v>1.5</v>
       </c>
-      <c r="L32" s="7">
+      <c r="L32" s="6">
         <v>17</v>
       </c>
-      <c r="M32" s="7">
+      <c r="M32" s="6">
         <v>1.6</v>
       </c>
-      <c r="N32" s="7">
+      <c r="N32" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C33" s="7">
+      <c r="C33" s="6">
         <v>2.5</v>
       </c>
-      <c r="D33" s="7">
+      <c r="D33" s="6">
         <v>6</v>
       </c>
-      <c r="E33" s="7">
+      <c r="E33" s="6">
         <v>2.8</v>
       </c>
-      <c r="F33" s="7">
+      <c r="F33" s="6">
         <v>11</v>
       </c>
-      <c r="G33" s="7">
+      <c r="G33" s="6">
         <v>2.5</v>
       </c>
-      <c r="H33" s="7">
+      <c r="H33" s="6">
         <v>6</v>
       </c>
-      <c r="I33" s="7">
+      <c r="I33" s="6">
         <v>2.3</v>
       </c>
-      <c r="J33" s="7">
+      <c r="J33" s="6">
         <v>14</v>
       </c>
-      <c r="K33" s="7">
-[...5 lines deleted...]
-      <c r="M33" s="7">
+      <c r="K33" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M33" s="6">
         <v>2.5</v>
       </c>
-      <c r="N33" s="7">
+      <c r="N33" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="5"/>
       <c r="B34" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C34" s="7">
+      <c r="C34" s="6">
         <v>3.3</v>
       </c>
-      <c r="D34" s="7">
+      <c r="D34" s="6">
         <v>11</v>
       </c>
-      <c r="E34" s="7">
+      <c r="E34" s="6">
         <v>2.4</v>
       </c>
-      <c r="F34" s="7">
+      <c r="F34" s="6">
         <v>6</v>
       </c>
-      <c r="G34" s="7">
+      <c r="G34" s="6">
         <v>3.3</v>
       </c>
-      <c r="H34" s="7">
+      <c r="H34" s="6">
         <v>16</v>
       </c>
-      <c r="I34" s="7">
+      <c r="I34" s="6">
         <v>3.8</v>
       </c>
-      <c r="J34" s="7">
+      <c r="J34" s="6">
         <v>32</v>
       </c>
-      <c r="K34" s="7">
-[...5 lines deleted...]
-      <c r="M34" s="7">
+      <c r="K34" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M34" s="6">
         <v>2.8</v>
       </c>
-      <c r="N34" s="7">
+      <c r="N34" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C35" s="7">
-[...17 lines deleted...]
-      <c r="I35" s="7">
+      <c r="C35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="6">
         <v>1.4</v>
       </c>
-      <c r="J35" s="7">
+      <c r="J35" s="6">
         <v>40</v>
       </c>
-      <c r="K35" s="7">
+      <c r="K35" s="6">
         <v>2.0</v>
       </c>
-      <c r="L35" s="7">
-[...2 lines deleted...]
-      <c r="M35" s="7">
+      <c r="L35" s="6">
+        <v>20</v>
+      </c>
+      <c r="M35" s="6">
         <v>1.9</v>
       </c>
-      <c r="N35" s="7">
+      <c r="N35" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="6">
         <v>2.7</v>
       </c>
-      <c r="D36" s="7">
+      <c r="D36" s="6">
         <v>5</v>
       </c>
-      <c r="E36" s="7">
+      <c r="E36" s="6">
         <v>2.5</v>
       </c>
-      <c r="F36" s="7">
+      <c r="F36" s="6">
         <v>6</v>
       </c>
-      <c r="G36" s="7">
+      <c r="G36" s="6">
         <v>2.4</v>
       </c>
-      <c r="H36" s="7">
+      <c r="H36" s="6">
         <v>6</v>
       </c>
-      <c r="I36" s="7">
+      <c r="I36" s="6">
         <v>1.8</v>
       </c>
-      <c r="J36" s="7">
+      <c r="J36" s="6">
         <v>8</v>
       </c>
-      <c r="K36" s="7">
+      <c r="K36" s="6">
         <v>1.9</v>
       </c>
-      <c r="L36" s="7">
+      <c r="L36" s="6">
         <v>16</v>
       </c>
-      <c r="M36" s="7">
+      <c r="M36" s="6">
         <v>2.4</v>
       </c>
-      <c r="N36" s="7">
+      <c r="N36" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C37" s="7">
-[...32 lines deleted...]
-      <c r="N37" s="7" t="s">
+      <c r="C37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M37" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N37" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="7">
-[...17 lines deleted...]
-      <c r="I38" s="7">
+      <c r="C38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="6">
         <v>2.0</v>
       </c>
-      <c r="J38" s="7">
+      <c r="J38" s="6">
         <v>18</v>
       </c>
-      <c r="K38" s="7">
-[...5 lines deleted...]
-      <c r="M38" s="7">
+      <c r="K38" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M38" s="6">
         <v>2.0</v>
       </c>
-      <c r="N38" s="7">
+      <c r="N38" s="6">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C39" s="7">
-[...11 lines deleted...]
-      <c r="G39" s="7">
+      <c r="C39" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="6">
         <v>1.0</v>
       </c>
-      <c r="H39" s="7">
+      <c r="H39" s="6">
         <v>0</v>
       </c>
-      <c r="I39" s="7">
+      <c r="I39" s="6">
         <v>1.4</v>
       </c>
-      <c r="J39" s="7">
+      <c r="J39" s="6">
         <v>10</v>
       </c>
-      <c r="K39" s="7">
+      <c r="K39" s="6">
         <v>1.0</v>
       </c>
-      <c r="L39" s="7" t="s">
-[...2 lines deleted...]
-      <c r="M39" s="7">
+      <c r="L39" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M39" s="6">
         <v>1.3</v>
       </c>
-      <c r="N39" s="7">
+      <c r="N39" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C40" s="7">
+      <c r="C40" s="6">
         <v>1.0</v>
       </c>
-      <c r="D40" s="7" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="7">
+      <c r="D40" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="6">
         <v>1.1</v>
       </c>
-      <c r="H40" s="7">
+      <c r="H40" s="6">
         <v>10</v>
       </c>
-      <c r="I40" s="7">
+      <c r="I40" s="6">
         <v>1.6</v>
       </c>
-      <c r="J40" s="7">
+      <c r="J40" s="6">
         <v>7</v>
       </c>
-      <c r="K40" s="7">
+      <c r="K40" s="6">
         <v>1.6</v>
       </c>
-      <c r="L40" s="7">
+      <c r="L40" s="6">
         <v>12</v>
       </c>
-      <c r="M40" s="7">
+      <c r="M40" s="6">
         <v>1.5</v>
       </c>
-      <c r="N40" s="7">
+      <c r="N40" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="6">
         <v>2.7</v>
       </c>
-      <c r="D41" s="7">
+      <c r="D41" s="6">
         <v>6</v>
       </c>
-      <c r="E41" s="7">
+      <c r="E41" s="6">
         <v>3.0</v>
       </c>
-      <c r="F41" s="7">
+      <c r="F41" s="6">
         <v>7</v>
       </c>
-      <c r="G41" s="7">
+      <c r="G41" s="6">
         <v>2.4</v>
       </c>
-      <c r="H41" s="7">
+      <c r="H41" s="6">
         <v>5</v>
       </c>
-      <c r="I41" s="7">
+      <c r="I41" s="6">
         <v>2.4</v>
       </c>
-      <c r="J41" s="7">
+      <c r="J41" s="6">
         <v>7</v>
       </c>
-      <c r="K41" s="7">
+      <c r="K41" s="6">
         <v>2.3</v>
       </c>
-      <c r="L41" s="7">
+      <c r="L41" s="6">
         <v>12</v>
       </c>
-      <c r="M41" s="7">
+      <c r="M41" s="6">
         <v>2.6</v>
       </c>
-      <c r="N41" s="7">
+      <c r="N41" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C42" s="7">
+      <c r="C42" s="6">
         <v>3.1</v>
       </c>
-      <c r="D42" s="7">
+      <c r="D42" s="6">
         <v>8</v>
       </c>
-      <c r="E42" s="7">
+      <c r="E42" s="6">
         <v>2.8</v>
       </c>
-      <c r="F42" s="7">
+      <c r="F42" s="6">
         <v>5</v>
       </c>
-      <c r="G42" s="7">
+      <c r="G42" s="6">
         <v>3.3</v>
       </c>
-      <c r="H42" s="7">
+      <c r="H42" s="6">
         <v>18</v>
       </c>
-      <c r="I42" s="7">
+      <c r="I42" s="6">
         <v>4.0</v>
       </c>
-      <c r="J42" s="7">
+      <c r="J42" s="6">
         <v>13</v>
       </c>
-      <c r="K42" s="7">
-[...5 lines deleted...]
-      <c r="M42" s="7">
+      <c r="K42" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M42" s="6">
         <v>3.0</v>
       </c>
-      <c r="N42" s="7">
+      <c r="N42" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C43" s="7">
-[...5 lines deleted...]
-      <c r="E43" s="7">
+      <c r="C43" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="6">
         <v>2.9</v>
       </c>
-      <c r="F43" s="7">
+      <c r="F43" s="6">
         <v>24</v>
       </c>
-      <c r="G43" s="7">
-[...5 lines deleted...]
-      <c r="I43" s="7">
+      <c r="G43" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I43" s="6">
         <v>3.2</v>
       </c>
-      <c r="J43" s="7">
+      <c r="J43" s="6">
         <v>16</v>
       </c>
-      <c r="K43" s="7">
+      <c r="K43" s="6">
         <v>2.8</v>
       </c>
-      <c r="L43" s="7">
+      <c r="L43" s="6">
         <v>12</v>
       </c>
-      <c r="M43" s="7">
+      <c r="M43" s="6">
         <v>2.9</v>
       </c>
-      <c r="N43" s="7">
+      <c r="N43" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C44" s="7">
+      <c r="C44" s="6">
         <v>2.8</v>
       </c>
-      <c r="D44" s="7">
+      <c r="D44" s="6">
         <v>5</v>
       </c>
-      <c r="E44" s="7">
+      <c r="E44" s="6">
         <v>2.8</v>
       </c>
-      <c r="F44" s="7">
+      <c r="F44" s="6">
         <v>4</v>
       </c>
-      <c r="G44" s="7">
+      <c r="G44" s="6">
         <v>2.2</v>
       </c>
-      <c r="H44" s="7">
+      <c r="H44" s="6">
         <v>5</v>
       </c>
-      <c r="I44" s="7">
+      <c r="I44" s="6">
         <v>2.0</v>
       </c>
-      <c r="J44" s="7">
+      <c r="J44" s="6">
         <v>5</v>
       </c>
-      <c r="K44" s="7">
+      <c r="K44" s="6">
         <v>2.3</v>
       </c>
-      <c r="L44" s="7">
+      <c r="L44" s="6">
         <v>10</v>
       </c>
-      <c r="M44" s="7">
+      <c r="M44" s="6">
         <v>2.4</v>
       </c>
-      <c r="N44" s="7">
+      <c r="N44" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C45" s="7">
-[...32 lines deleted...]
-      <c r="N45" s="7" t="s">
+      <c r="C45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M45" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N45" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C46" s="7">
-[...17 lines deleted...]
-      <c r="I46" s="7">
+      <c r="C46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I46" s="6">
         <v>1.4</v>
       </c>
-      <c r="J46" s="7">
+      <c r="J46" s="6">
         <v>17</v>
       </c>
-      <c r="K46" s="7">
-[...5 lines deleted...]
-      <c r="M46" s="7">
+      <c r="K46" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M46" s="6">
         <v>1.4</v>
       </c>
-      <c r="N46" s="7">
+      <c r="N46" s="6">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C47" s="7">
-[...11 lines deleted...]
-      <c r="G47" s="7">
+      <c r="C47" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="6">
         <v>0.7</v>
       </c>
-      <c r="H47" s="7">
+      <c r="H47" s="6">
         <v>39</v>
       </c>
-      <c r="I47" s="7">
+      <c r="I47" s="6">
         <v>1.6</v>
       </c>
-      <c r="J47" s="7">
+      <c r="J47" s="6">
         <v>9</v>
       </c>
-      <c r="K47" s="7">
+      <c r="K47" s="6">
         <v>1.7</v>
       </c>
-      <c r="L47" s="7">
+      <c r="L47" s="6">
         <v>17</v>
       </c>
-      <c r="M47" s="7">
+      <c r="M47" s="6">
         <v>1.5</v>
       </c>
-      <c r="N47" s="7">
+      <c r="N47" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="5"/>
       <c r="B48" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C48" s="7">
+      <c r="C48" s="6">
         <v>1.0</v>
       </c>
-      <c r="D48" s="7">
+      <c r="D48" s="6">
         <v>0</v>
       </c>
-      <c r="E48" s="7">
+      <c r="E48" s="6">
         <v>1.0</v>
       </c>
-      <c r="F48" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="7">
+      <c r="F48" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="6">
         <v>1.9</v>
       </c>
-      <c r="H48" s="7">
+      <c r="H48" s="6">
         <v>21</v>
       </c>
-      <c r="I48" s="7">
+      <c r="I48" s="6">
         <v>2.0</v>
       </c>
-      <c r="J48" s="7">
+      <c r="J48" s="6">
         <v>7</v>
       </c>
-      <c r="K48" s="7">
+      <c r="K48" s="6">
         <v>1.7</v>
       </c>
-      <c r="L48" s="7">
+      <c r="L48" s="6">
         <v>14</v>
       </c>
-      <c r="M48" s="7">
+      <c r="M48" s="6">
         <v>1.9</v>
       </c>
-      <c r="N48" s="7">
+      <c r="N48" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C49" s="7">
+      <c r="C49" s="6">
         <v>2.8</v>
       </c>
-      <c r="D49" s="7">
+      <c r="D49" s="6">
         <v>8</v>
       </c>
-      <c r="E49" s="7">
+      <c r="E49" s="6">
         <v>2.4</v>
       </c>
-      <c r="F49" s="7">
+      <c r="F49" s="6">
         <v>17</v>
       </c>
-      <c r="G49" s="7">
+      <c r="G49" s="6">
         <v>2.6</v>
       </c>
-      <c r="H49" s="7">
+      <c r="H49" s="6">
         <v>6</v>
       </c>
-      <c r="I49" s="7">
+      <c r="I49" s="6">
         <v>2.7</v>
       </c>
-      <c r="J49" s="7">
+      <c r="J49" s="6">
         <v>10</v>
       </c>
-      <c r="K49" s="7">
+      <c r="K49" s="6">
         <v>1.5</v>
       </c>
-      <c r="L49" s="7">
+      <c r="L49" s="6">
         <v>27</v>
       </c>
-      <c r="M49" s="7">
+      <c r="M49" s="6">
         <v>2.6</v>
       </c>
-      <c r="N49" s="7">
+      <c r="N49" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C50" s="7">
+      <c r="C50" s="6">
         <v>2.9</v>
       </c>
-      <c r="D50" s="7">
+      <c r="D50" s="6">
         <v>11</v>
       </c>
-      <c r="E50" s="7">
+      <c r="E50" s="6">
         <v>2.9</v>
       </c>
-      <c r="F50" s="7">
+      <c r="F50" s="6">
         <v>13</v>
       </c>
-      <c r="G50" s="7">
+      <c r="G50" s="6">
         <v>2.9</v>
       </c>
-      <c r="H50" s="7">
+      <c r="H50" s="6">
         <v>19</v>
       </c>
-      <c r="I50" s="7">
+      <c r="I50" s="6">
         <v>5.0</v>
       </c>
-      <c r="J50" s="7">
+      <c r="J50" s="6">
         <v>10</v>
       </c>
-      <c r="K50" s="7">
-[...5 lines deleted...]
-      <c r="M50" s="7">
+      <c r="K50" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M50" s="6">
         <v>3.1</v>
       </c>
-      <c r="N50" s="7">
+      <c r="N50" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C51" s="7">
-[...17 lines deleted...]
-      <c r="I51" s="7">
+      <c r="C51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I51" s="6">
         <v>2.0</v>
       </c>
-      <c r="J51" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K51" s="7">
+      <c r="J51" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K51" s="6">
         <v>2.4</v>
       </c>
-      <c r="L51" s="7">
+      <c r="L51" s="6">
         <v>22</v>
       </c>
-      <c r="M51" s="7">
+      <c r="M51" s="6">
         <v>2.4</v>
       </c>
-      <c r="N51" s="7">
+      <c r="N51" s="6">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C52" s="7">
+      <c r="C52" s="6">
         <v>2.8</v>
       </c>
-      <c r="D52" s="7">
+      <c r="D52" s="6">
         <v>7</v>
       </c>
-      <c r="E52" s="7">
+      <c r="E52" s="6">
         <v>2.7</v>
       </c>
-      <c r="F52" s="7">
+      <c r="F52" s="6">
         <v>11</v>
       </c>
-      <c r="G52" s="7">
+      <c r="G52" s="6">
         <v>2.5</v>
       </c>
-      <c r="H52" s="7">
+      <c r="H52" s="6">
         <v>6</v>
       </c>
-      <c r="I52" s="7">
+      <c r="I52" s="6">
         <v>2.1</v>
       </c>
-      <c r="J52" s="7">
+      <c r="J52" s="6">
         <v>5</v>
       </c>
-      <c r="K52" s="7">
+      <c r="K52" s="6">
         <v>1.9</v>
       </c>
-      <c r="L52" s="7">
+      <c r="L52" s="6">
         <v>13</v>
       </c>
-      <c r="M52" s="7">
+      <c r="M52" s="6">
         <v>2.3</v>
       </c>
-      <c r="N52" s="7">
+      <c r="N52" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C53" s="7">
-[...32 lines deleted...]
-      <c r="N53" s="7" t="s">
+      <c r="C53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M53" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N53" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C54" s="7">
-[...17 lines deleted...]
-      <c r="I54" s="7">
+      <c r="C54" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I54" s="6">
         <v>1.7</v>
       </c>
-      <c r="J54" s="7">
+      <c r="J54" s="6">
         <v>8</v>
       </c>
-      <c r="K54" s="7">
+      <c r="K54" s="6">
         <v>1.1</v>
       </c>
-      <c r="L54" s="7">
+      <c r="L54" s="6">
         <v>27</v>
       </c>
-      <c r="M54" s="7">
+      <c r="M54" s="6">
         <v>1.6</v>
       </c>
-      <c r="N54" s="7">
+      <c r="N54" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C55" s="7">
-[...11 lines deleted...]
-      <c r="G55" s="7">
+      <c r="C55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="6">
         <v>1.4</v>
       </c>
-      <c r="H55" s="7">
+      <c r="H55" s="6">
         <v>13</v>
       </c>
-      <c r="I55" s="7">
+      <c r="I55" s="6">
         <v>1.4</v>
       </c>
-      <c r="J55" s="7">
+      <c r="J55" s="6">
         <v>9</v>
       </c>
-      <c r="K55" s="7">
+      <c r="K55" s="6">
         <v>1.5</v>
       </c>
-      <c r="L55" s="7">
+      <c r="L55" s="6">
         <v>14</v>
       </c>
-      <c r="M55" s="7">
+      <c r="M55" s="6">
         <v>1.4</v>
       </c>
-      <c r="N55" s="7">
+      <c r="N55" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C56" s="7">
+      <c r="C56" s="6">
         <v>1.0</v>
       </c>
-      <c r="D56" s="7" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="7">
+      <c r="D56" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E56" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="6">
         <v>1.6</v>
       </c>
-      <c r="H56" s="7">
+      <c r="H56" s="6">
         <v>17</v>
       </c>
-      <c r="I56" s="7">
+      <c r="I56" s="6">
         <v>1.9</v>
       </c>
-      <c r="J56" s="7">
+      <c r="J56" s="6">
         <v>6</v>
       </c>
-      <c r="K56" s="7">
+      <c r="K56" s="6">
         <v>2.1</v>
       </c>
-      <c r="L56" s="7">
+      <c r="L56" s="6">
         <v>18</v>
       </c>
-      <c r="M56" s="7">
+      <c r="M56" s="6">
         <v>1.9</v>
       </c>
-      <c r="N56" s="7">
+      <c r="N56" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C57" s="7">
+      <c r="C57" s="6">
         <v>2.8</v>
       </c>
-      <c r="D57" s="7">
+      <c r="D57" s="6">
         <v>8</v>
       </c>
-      <c r="E57" s="7">
+      <c r="E57" s="6">
         <v>3.2</v>
       </c>
-      <c r="F57" s="7">
+      <c r="F57" s="6">
         <v>9</v>
       </c>
-      <c r="G57" s="7">
+      <c r="G57" s="6">
         <v>3.1</v>
       </c>
-      <c r="H57" s="7">
+      <c r="H57" s="6">
         <v>5</v>
       </c>
-      <c r="I57" s="7">
+      <c r="I57" s="6">
         <v>2.8</v>
       </c>
-      <c r="J57" s="7">
+      <c r="J57" s="6">
         <v>8</v>
       </c>
-      <c r="K57" s="7">
+      <c r="K57" s="6">
         <v>2.3</v>
       </c>
-      <c r="L57" s="7">
+      <c r="L57" s="6">
         <v>10</v>
       </c>
-      <c r="M57" s="7">
+      <c r="M57" s="6">
         <v>2.8</v>
       </c>
-      <c r="N57" s="7">
+      <c r="N57" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C58" s="7">
+      <c r="C58" s="6">
         <v>3.0</v>
       </c>
-      <c r="D58" s="7">
+      <c r="D58" s="6">
         <v>17</v>
       </c>
-      <c r="E58" s="7">
+      <c r="E58" s="6">
         <v>3.0</v>
       </c>
-      <c r="F58" s="7">
+      <c r="F58" s="6">
         <v>11</v>
       </c>
-      <c r="G58" s="7">
+      <c r="G58" s="6">
         <v>4.0</v>
       </c>
-      <c r="H58" s="7">
+      <c r="H58" s="6">
         <v>18</v>
       </c>
-      <c r="I58" s="7">
+      <c r="I58" s="6">
         <v>4.0</v>
       </c>
-      <c r="J58" s="7" t="s">
-[...8 lines deleted...]
-      <c r="M58" s="7">
+      <c r="J58" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K58" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M58" s="6">
         <v>3.1</v>
       </c>
-      <c r="N58" s="7">
+      <c r="N58" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C59" s="7">
-[...5 lines deleted...]
-      <c r="E59" s="7">
+      <c r="C59" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="6">
         <v>2.0</v>
       </c>
-      <c r="F59" s="7" t="s">
-[...8 lines deleted...]
-      <c r="I59" s="7">
+      <c r="F59" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="6">
         <v>2.5</v>
       </c>
-      <c r="J59" s="7">
+      <c r="J59" s="6">
         <v>37</v>
       </c>
-      <c r="K59" s="7">
+      <c r="K59" s="6">
         <v>2.6</v>
       </c>
-      <c r="L59" s="7">
+      <c r="L59" s="6">
         <v>18</v>
       </c>
-      <c r="M59" s="7">
+      <c r="M59" s="6">
         <v>2.5</v>
       </c>
-      <c r="N59" s="7">
+      <c r="N59" s="6">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C60" s="7">
+      <c r="C60" s="6">
         <v>2.8</v>
       </c>
-      <c r="D60" s="7">
+      <c r="D60" s="6">
         <v>8</v>
       </c>
-      <c r="E60" s="7">
+      <c r="E60" s="6">
         <v>3.1</v>
       </c>
-      <c r="F60" s="7">
+      <c r="F60" s="6">
         <v>7</v>
       </c>
-      <c r="G60" s="7">
+      <c r="G60" s="6">
         <v>2.6</v>
       </c>
-      <c r="H60" s="7">
+      <c r="H60" s="6">
         <v>6</v>
       </c>
-      <c r="I60" s="7">
+      <c r="I60" s="6">
         <v>1.9</v>
       </c>
-      <c r="J60" s="7">
+      <c r="J60" s="6">
         <v>4</v>
       </c>
-      <c r="K60" s="7">
+      <c r="K60" s="6">
         <v>2.1</v>
       </c>
-      <c r="L60" s="7">
+      <c r="L60" s="6">
         <v>8</v>
       </c>
-      <c r="M60" s="7">
+      <c r="M60" s="6">
         <v>2.2</v>
       </c>
-      <c r="N60" s="7">
+      <c r="N60" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C61" s="7">
-[...32 lines deleted...]
-      <c r="N61" s="7" t="s">
+      <c r="C61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M61" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N61" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C62" s="7">
-[...17 lines deleted...]
-      <c r="I62" s="7">
+      <c r="C62" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E62" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I62" s="6">
         <v>1.6</v>
       </c>
-      <c r="J62" s="7">
+      <c r="J62" s="6">
         <v>9</v>
       </c>
-      <c r="K62" s="7">
+      <c r="K62" s="6">
         <v>1.3</v>
       </c>
-      <c r="L62" s="7">
+      <c r="L62" s="6">
         <v>19</v>
       </c>
-      <c r="M62" s="7">
+      <c r="M62" s="6">
         <v>1.5</v>
       </c>
-      <c r="N62" s="7">
+      <c r="N62" s="6">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="5"/>
       <c r="B63" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C63" s="7">
-[...5 lines deleted...]
-      <c r="E63" s="7">
+      <c r="C63" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" s="6">
         <v>1.0</v>
       </c>
-      <c r="F63" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="7">
+      <c r="F63" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="6">
         <v>1.3</v>
       </c>
-      <c r="H63" s="7">
+      <c r="H63" s="6">
         <v>21</v>
       </c>
-      <c r="I63" s="7">
+      <c r="I63" s="6">
         <v>1.6</v>
       </c>
-      <c r="J63" s="7">
+      <c r="J63" s="6">
         <v>5</v>
       </c>
-      <c r="K63" s="7">
+      <c r="K63" s="6">
         <v>1.4</v>
       </c>
-      <c r="L63" s="7">
+      <c r="L63" s="6">
         <v>7</v>
       </c>
-      <c r="M63" s="7">
+      <c r="M63" s="6">
         <v>1.5</v>
       </c>
-      <c r="N63" s="7">
+      <c r="N63" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="5"/>
       <c r="B64" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C64" s="7">
-[...11 lines deleted...]
-      <c r="G64" s="7">
+      <c r="C64" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" s="6">
         <v>1.5</v>
       </c>
-      <c r="H64" s="7">
+      <c r="H64" s="6">
         <v>11</v>
       </c>
-      <c r="I64" s="7">
+      <c r="I64" s="6">
         <v>2.1</v>
       </c>
-      <c r="J64" s="7">
+      <c r="J64" s="6">
         <v>7</v>
       </c>
-      <c r="K64" s="7">
+      <c r="K64" s="6">
         <v>2.2</v>
       </c>
-      <c r="L64" s="7">
+      <c r="L64" s="6">
         <v>7</v>
       </c>
-      <c r="M64" s="7">
+      <c r="M64" s="6">
         <v>2.0</v>
       </c>
-      <c r="N64" s="7">
+      <c r="N64" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="5"/>
       <c r="B65" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C65" s="7">
+      <c r="C65" s="6">
         <v>3.8</v>
       </c>
-      <c r="D65" s="7">
+      <c r="D65" s="6">
         <v>8</v>
       </c>
-      <c r="E65" s="7">
+      <c r="E65" s="6">
         <v>4.3</v>
       </c>
-      <c r="F65" s="7">
+      <c r="F65" s="6">
         <v>23</v>
       </c>
-      <c r="G65" s="7">
+      <c r="G65" s="6">
         <v>2.9</v>
       </c>
-      <c r="H65" s="7">
+      <c r="H65" s="6">
         <v>10</v>
       </c>
-      <c r="I65" s="7">
+      <c r="I65" s="6">
         <v>3.1</v>
       </c>
-      <c r="J65" s="7">
+      <c r="J65" s="6">
         <v>9</v>
       </c>
-      <c r="K65" s="7">
+      <c r="K65" s="6">
         <v>2.2</v>
       </c>
-      <c r="L65" s="7">
+      <c r="L65" s="6">
         <v>9</v>
       </c>
-      <c r="M65" s="7">
+      <c r="M65" s="6">
         <v>2.9</v>
       </c>
-      <c r="N65" s="7">
+      <c r="N65" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="5"/>
       <c r="B66" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C66" s="7">
+      <c r="C66" s="6">
         <v>3.1</v>
       </c>
-      <c r="D66" s="7">
+      <c r="D66" s="6">
         <v>14</v>
       </c>
-      <c r="E66" s="7">
+      <c r="E66" s="6">
         <v>3.1</v>
       </c>
-      <c r="F66" s="7">
+      <c r="F66" s="6">
         <v>11</v>
       </c>
-      <c r="G66" s="7">
+      <c r="G66" s="6">
         <v>5.0</v>
       </c>
-      <c r="H66" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I66" s="7">
+      <c r="H66" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I66" s="6">
         <v>3.5</v>
       </c>
-      <c r="J66" s="7">
+      <c r="J66" s="6">
         <v>15</v>
       </c>
-      <c r="K66" s="7">
-[...5 lines deleted...]
-      <c r="M66" s="7">
+      <c r="K66" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M66" s="6">
         <v>3.3</v>
       </c>
-      <c r="N66" s="7">
+      <c r="N66" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="5"/>
       <c r="B67" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C67" s="7">
-[...5 lines deleted...]
-      <c r="E67" s="7">
+      <c r="C67" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" s="6">
         <v>3.0</v>
       </c>
-      <c r="F67" s="7" t="s">
-[...8 lines deleted...]
-      <c r="I67" s="7">
+      <c r="F67" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I67" s="6">
         <v>2.8</v>
       </c>
-      <c r="J67" s="7">
-[...2 lines deleted...]
-      <c r="K67" s="7">
+      <c r="J67" s="6">
+        <v>20</v>
+      </c>
+      <c r="K67" s="6">
         <v>2.8</v>
       </c>
-      <c r="L67" s="7">
+      <c r="L67" s="6">
         <v>7</v>
       </c>
-      <c r="M67" s="7">
+      <c r="M67" s="6">
         <v>2.8</v>
       </c>
-      <c r="N67" s="7">
+      <c r="N67" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C68" s="7">
+      <c r="C68" s="6">
         <v>3.6</v>
       </c>
-      <c r="D68" s="7">
+      <c r="D68" s="6">
         <v>7</v>
       </c>
-      <c r="E68" s="7">
+      <c r="E68" s="6">
         <v>3.3</v>
       </c>
-      <c r="F68" s="7">
+      <c r="F68" s="6">
         <v>12</v>
       </c>
-      <c r="G68" s="7">
+      <c r="G68" s="6">
         <v>2.3</v>
       </c>
-      <c r="H68" s="7">
+      <c r="H68" s="6">
         <v>9</v>
       </c>
-      <c r="I68" s="7">
+      <c r="I68" s="6">
         <v>2.1</v>
       </c>
-      <c r="J68" s="7">
+      <c r="J68" s="6">
         <v>4</v>
       </c>
-      <c r="K68" s="7">
+      <c r="K68" s="6">
         <v>2.3</v>
       </c>
-      <c r="L68" s="7">
+      <c r="L68" s="6">
         <v>4</v>
       </c>
-      <c r="M68" s="7">
+      <c r="M68" s="6">
         <v>2.3</v>
       </c>
-      <c r="N68" s="7">
+      <c r="N68" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C69" s="7">
-[...32 lines deleted...]
-      <c r="N69" s="7" t="s">
+      <c r="C69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M69" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N69" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="5"/>
       <c r="B70" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C70" s="7">
-[...17 lines deleted...]
-      <c r="I70" s="7">
+      <c r="C70" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I70" s="6">
         <v>1.7</v>
       </c>
-      <c r="J70" s="7">
+      <c r="J70" s="6">
         <v>9</v>
       </c>
-      <c r="K70" s="7">
+      <c r="K70" s="6">
         <v>1.7</v>
       </c>
-      <c r="L70" s="7">
+      <c r="L70" s="6">
         <v>9</v>
       </c>
-      <c r="M70" s="7">
+      <c r="M70" s="6">
         <v>1.7</v>
       </c>
-      <c r="N70" s="7">
+      <c r="N70" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="5"/>
       <c r="B71" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C71" s="7">
-[...11 lines deleted...]
-      <c r="G71" s="7">
+      <c r="C71" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E71" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" s="6">
         <v>1.4</v>
       </c>
-      <c r="H71" s="7">
+      <c r="H71" s="6">
         <v>17</v>
       </c>
-      <c r="I71" s="7">
+      <c r="I71" s="6">
         <v>1.5</v>
       </c>
-      <c r="J71" s="7">
+      <c r="J71" s="6">
         <v>7</v>
       </c>
-      <c r="K71" s="7">
+      <c r="K71" s="6">
         <v>1.5</v>
       </c>
-      <c r="L71" s="7">
+      <c r="L71" s="6">
         <v>12</v>
       </c>
-      <c r="M71" s="7">
+      <c r="M71" s="6">
         <v>1.5</v>
       </c>
-      <c r="N71" s="7">
+      <c r="N71" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="5"/>
       <c r="B72" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C72" s="7">
-[...11 lines deleted...]
-      <c r="G72" s="7">
+      <c r="C72" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="6">
         <v>1.3</v>
       </c>
-      <c r="H72" s="7">
+      <c r="H72" s="6">
         <v>27</v>
       </c>
-      <c r="I72" s="7">
+      <c r="I72" s="6">
         <v>2.0</v>
       </c>
-      <c r="J72" s="7">
+      <c r="J72" s="6">
         <v>6</v>
       </c>
-      <c r="K72" s="7">
+      <c r="K72" s="6">
         <v>1.6</v>
       </c>
-      <c r="L72" s="7">
+      <c r="L72" s="6">
         <v>15</v>
       </c>
-      <c r="M72" s="7">
+      <c r="M72" s="6">
         <v>1.8</v>
       </c>
-      <c r="N72" s="7">
+      <c r="N72" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="5"/>
       <c r="B73" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C73" s="7">
+      <c r="C73" s="6">
         <v>2.4</v>
       </c>
-      <c r="D73" s="7">
+      <c r="D73" s="6">
         <v>27</v>
       </c>
-      <c r="E73" s="7">
+      <c r="E73" s="6">
         <v>3.5</v>
       </c>
-      <c r="F73" s="7">
+      <c r="F73" s="6">
         <v>10</v>
       </c>
-      <c r="G73" s="7">
+      <c r="G73" s="6">
         <v>2.4</v>
       </c>
-      <c r="H73" s="7">
+      <c r="H73" s="6">
         <v>19</v>
       </c>
-      <c r="I73" s="7">
+      <c r="I73" s="6">
         <v>2.7</v>
       </c>
-      <c r="J73" s="7">
+      <c r="J73" s="6">
         <v>10</v>
       </c>
-      <c r="K73" s="7">
+      <c r="K73" s="6">
         <v>2.1</v>
       </c>
-      <c r="L73" s="7">
+      <c r="L73" s="6">
         <v>11</v>
       </c>
-      <c r="M73" s="7">
+      <c r="M73" s="6">
         <v>2.4</v>
       </c>
-      <c r="N73" s="7">
+      <c r="N73" s="6">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="5"/>
       <c r="B74" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C74" s="7">
-[...5 lines deleted...]
-      <c r="E74" s="7">
+      <c r="C74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="6">
         <v>3.0</v>
       </c>
-      <c r="F74" s="7" t="s">
-[...20 lines deleted...]
-      <c r="M74" s="7">
+      <c r="F74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M74" s="6">
         <v>3.0</v>
       </c>
-      <c r="N74" s="7" t="s">
+      <c r="N74" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="5"/>
       <c r="B75" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C75" s="7">
-[...17 lines deleted...]
-      <c r="I75" s="7">
+      <c r="C75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I75" s="6">
         <v>4.7</v>
       </c>
-      <c r="J75" s="7">
+      <c r="J75" s="6">
         <v>12</v>
       </c>
-      <c r="K75" s="7">
+      <c r="K75" s="6">
         <v>3.1</v>
       </c>
-      <c r="L75" s="7">
+      <c r="L75" s="6">
         <v>9</v>
       </c>
-      <c r="M75" s="7">
+      <c r="M75" s="6">
         <v>3.4</v>
       </c>
-      <c r="N75" s="7">
+      <c r="N75" s="6">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="5"/>
       <c r="B76" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C76" s="7">
+      <c r="C76" s="6">
         <v>2.4</v>
       </c>
-      <c r="D76" s="7">
+      <c r="D76" s="6">
         <v>27</v>
       </c>
-      <c r="E76" s="7">
+      <c r="E76" s="6">
         <v>3.3</v>
       </c>
-      <c r="F76" s="7">
+      <c r="F76" s="6">
         <v>8</v>
       </c>
-      <c r="G76" s="7">
+      <c r="G76" s="6">
         <v>1.7</v>
       </c>
-      <c r="H76" s="7">
+      <c r="H76" s="6">
         <v>13</v>
       </c>
-      <c r="I76" s="7">
+      <c r="I76" s="6">
         <v>1.9</v>
       </c>
-      <c r="J76" s="7">
+      <c r="J76" s="6">
         <v>4</v>
       </c>
-      <c r="K76" s="7">
+      <c r="K76" s="6">
         <v>2.0</v>
       </c>
-      <c r="L76" s="7">
+      <c r="L76" s="6">
         <v>6</v>
       </c>
-      <c r="M76" s="7">
+      <c r="M76" s="6">
         <v>1.9</v>
       </c>
-      <c r="N76" s="7">
+      <c r="N76" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C77" s="7">
-[...32 lines deleted...]
-      <c r="N77" s="7" t="s">
+      <c r="C77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="J77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M77" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="N77" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="5"/>
       <c r="B78" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C78" s="7">
-[...17 lines deleted...]
-      <c r="I78" s="7">
+      <c r="C78" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E78" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I78" s="6">
         <v>1.6</v>
       </c>
-      <c r="J78" s="7">
+      <c r="J78" s="6">
         <v>4</v>
       </c>
-      <c r="K78" s="7">
+      <c r="K78" s="6">
         <v>1.4</v>
       </c>
-      <c r="L78" s="7">
+      <c r="L78" s="6">
         <v>9</v>
       </c>
-      <c r="M78" s="7">
+      <c r="M78" s="6">
         <v>1.6</v>
       </c>
-      <c r="N78" s="7">
+      <c r="N78" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="5"/>
       <c r="B79" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C79" s="7">
-[...5 lines deleted...]
-      <c r="E79" s="7">
+      <c r="C79" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E79" s="6">
         <v>1.0</v>
       </c>
-      <c r="F79" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="7">
+      <c r="F79" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" s="6">
         <v>1.2</v>
       </c>
-      <c r="H79" s="7">
+      <c r="H79" s="6">
         <v>9</v>
       </c>
-      <c r="I79" s="7">
+      <c r="I79" s="6">
         <v>1.5</v>
       </c>
-      <c r="J79" s="7">
+      <c r="J79" s="6">
         <v>3</v>
       </c>
-      <c r="K79" s="7">
+      <c r="K79" s="6">
         <v>1.5</v>
       </c>
-      <c r="L79" s="7">
+      <c r="L79" s="6">
         <v>6</v>
       </c>
-      <c r="M79" s="7">
+      <c r="M79" s="6">
         <v>1.5</v>
       </c>
-      <c r="N79" s="7">
+      <c r="N79" s="6">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="5"/>
       <c r="B80" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C80" s="7">
+      <c r="C80" s="6">
         <v>1.3</v>
       </c>
-      <c r="D80" s="7">
+      <c r="D80" s="6">
         <v>23</v>
       </c>
-      <c r="E80" s="7">
+      <c r="E80" s="6">
         <v>1.3</v>
       </c>
-      <c r="F80" s="7">
-[...2 lines deleted...]
-      <c r="G80" s="7">
+      <c r="F80" s="6">
+        <v>20</v>
+      </c>
+      <c r="G80" s="6">
         <v>1.4</v>
       </c>
-      <c r="H80" s="7">
+      <c r="H80" s="6">
         <v>6</v>
       </c>
-      <c r="I80" s="7">
+      <c r="I80" s="6">
         <v>1.8</v>
       </c>
-      <c r="J80" s="7">
+      <c r="J80" s="6">
         <v>3</v>
       </c>
-      <c r="K80" s="7">
+      <c r="K80" s="6">
         <v>1.8</v>
       </c>
-      <c r="L80" s="7">
+      <c r="L80" s="6">
         <v>6</v>
       </c>
-      <c r="M80" s="7">
+      <c r="M80" s="6">
         <v>1.8</v>
       </c>
-      <c r="N80" s="7">
+      <c r="N80" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="5"/>
       <c r="B81" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C81" s="7">
+      <c r="C81" s="6">
         <v>2.7</v>
       </c>
-      <c r="D81" s="7">
+      <c r="D81" s="6">
         <v>3</v>
       </c>
-      <c r="E81" s="7">
+      <c r="E81" s="6">
         <v>2.7</v>
       </c>
-      <c r="F81" s="7">
+      <c r="F81" s="6">
         <v>4</v>
       </c>
-      <c r="G81" s="7">
+      <c r="G81" s="6">
         <v>2.5</v>
       </c>
-      <c r="H81" s="7">
+      <c r="H81" s="6">
         <v>2</v>
       </c>
-      <c r="I81" s="7">
+      <c r="I81" s="6">
         <v>2.6</v>
       </c>
-      <c r="J81" s="7">
+      <c r="J81" s="6">
         <v>3</v>
       </c>
-      <c r="K81" s="7">
+      <c r="K81" s="6">
         <v>2.2</v>
       </c>
-      <c r="L81" s="7">
+      <c r="L81" s="6">
         <v>5</v>
       </c>
-      <c r="M81" s="7">
+      <c r="M81" s="6">
         <v>2.6</v>
       </c>
-      <c r="N81" s="7">
+      <c r="N81" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="5"/>
       <c r="B82" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C82" s="7">
+      <c r="C82" s="6">
         <v>2.7</v>
       </c>
-      <c r="D82" s="7">
+      <c r="D82" s="6">
         <v>4</v>
       </c>
-      <c r="E82" s="7">
+      <c r="E82" s="6">
         <v>2.5</v>
       </c>
-      <c r="F82" s="7">
+      <c r="F82" s="6">
         <v>2</v>
       </c>
-      <c r="G82" s="7">
+      <c r="G82" s="6">
         <v>2.9</v>
       </c>
-      <c r="H82" s="7">
+      <c r="H82" s="6">
         <v>9</v>
       </c>
-      <c r="I82" s="7">
+      <c r="I82" s="6">
         <v>3.8</v>
       </c>
-      <c r="J82" s="7">
+      <c r="J82" s="6">
         <v>8</v>
       </c>
-      <c r="K82" s="7">
-[...5 lines deleted...]
-      <c r="M82" s="7">
+      <c r="K82" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M82" s="6">
         <v>2.6</v>
       </c>
-      <c r="N82" s="7">
+      <c r="N82" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="5"/>
       <c r="B83" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C83" s="7">
+      <c r="C83" s="6">
         <v>1.5</v>
       </c>
-      <c r="D83" s="7">
+      <c r="D83" s="6">
         <v>23</v>
       </c>
-      <c r="E83" s="7">
+      <c r="E83" s="6">
         <v>2.5</v>
       </c>
-      <c r="F83" s="7">
+      <c r="F83" s="6">
         <v>17</v>
       </c>
-      <c r="G83" s="7">
-[...5 lines deleted...]
-      <c r="I83" s="7">
+      <c r="G83" s="6">
+        <v>0.0</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I83" s="6">
         <v>2.7</v>
       </c>
-      <c r="J83" s="7">
+      <c r="J83" s="6">
         <v>11</v>
       </c>
-      <c r="K83" s="7">
+      <c r="K83" s="6">
         <v>2.7</v>
       </c>
-      <c r="L83" s="7">
+      <c r="L83" s="6">
         <v>5</v>
       </c>
-      <c r="M83" s="7">
+      <c r="M83" s="6">
         <v>2.7</v>
       </c>
-      <c r="N83" s="7">
+      <c r="N83" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="5"/>
       <c r="B84" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C84" s="7">
+      <c r="C84" s="6">
         <v>2.7</v>
       </c>
-      <c r="D84" s="7">
+      <c r="D84" s="6">
         <v>2</v>
       </c>
-      <c r="E84" s="7">
+      <c r="E84" s="6">
         <v>2.5</v>
       </c>
-      <c r="F84" s="7">
+      <c r="F84" s="6">
         <v>2</v>
       </c>
-      <c r="G84" s="7">
+      <c r="G84" s="6">
         <v>2.3</v>
       </c>
-      <c r="H84" s="7">
+      <c r="H84" s="6">
         <v>2</v>
       </c>
-      <c r="I84" s="7">
+      <c r="I84" s="6">
         <v>2.0</v>
       </c>
-      <c r="J84" s="7">
+      <c r="J84" s="6">
         <v>2</v>
       </c>
-      <c r="K84" s="7">
+      <c r="K84" s="6">
         <v>2.1</v>
       </c>
-      <c r="L84" s="7">
+      <c r="L84" s="6">
         <v>3</v>
       </c>
-      <c r="M84" s="7">
+      <c r="M84" s="6">
         <v>2.3</v>
       </c>
-      <c r="N84" s="7">
+      <c r="N84" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410825/592656</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of woody species (≥ 12 cm dbh)</t>
+            <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #41</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:14" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">time of last treatment (in 5- or 10-year classes)</t>
+            <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:14" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:14" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:14" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:14" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:14" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>