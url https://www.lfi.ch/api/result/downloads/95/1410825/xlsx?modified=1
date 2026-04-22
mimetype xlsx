--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,409 +14,409 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>date de la dernière intervention (par classes de 5 ou 10 ans) · étages de végétation NaiS (6 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Gehölzarten (ab 12 cm BHD)</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen) · NaiS-Vegetationshöhenstufen (6 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n</t>
+      <t xml:space="preserve">: Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...20 lines deleted...]
-    <t>n</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpin supérieur</t>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...32 lines deleted...]
-    <t>il y a &gt;100 ans ou jamais aucune intervention</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>vor =5 Jahren</t>
+  </si>
+  <si>
+    <t>vor 6-10 Jahren</t>
+  </si>
+  <si>
+    <t>vor 11-20 Jahren</t>
+  </si>
+  <si>
+    <t>vor 21-30 Jahren</t>
+  </si>
+  <si>
+    <t>vor 31-50 Jahren</t>
+  </si>
+  <si>
+    <t>vor 51-100 Jahren</t>
+  </si>
+  <si>
+    <t>letzter Eingriff vor &gt;100 Jahren oder nie genutzt</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1410825/592656</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
+      <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #41</t>
     </r>
   </si>
   <si>
-    <t>Nombre d'espèces d'arbres et d'arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) dans le cercle d'échantillonnage de 2 ares.</t>
+    <t>Anzahl Baum- und Straucharten ab 12 cm Brusthöhendurchmesser (BHD) auf dem 2-Aren-Probekreis.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+      <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #711</t>
     </r>
   </si>
   <si>
-    <t>Nombre d'années depuis la dernière intervention sylvicole, par classes de cinq ou dix ans. Sont considérées comme interventions sylvicoles les interventions d'exploitation et d'entretien, les plantations et les reboisements ainsi que les interventions sanitaires et de sécurité. Source: enquête auprès des services forestiers (MID 607: Nombre d'années depuis la dernière intervention)</t>
+    <t>Anzahl Jahre seit dem letzten waldbaulichen Eingriff in Klassen zu fünf oder zehn Jahren. Als waldbauliche Eingriffe gelten Nutzungs- und Pflegeeingriffe, Pflanzungen und Aufforstungen sowie Sanitär- und Sicherheitseingriffe. Grundlage: Forstdienstbefragung (MID: 607: Anzahl Jahre seit dem letzten Eingriff)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -768,63 +768,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75.267" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
@@ -3969,268 +3969,268 @@
         <v>2.1</v>
       </c>
       <c r="L84" s="6">
         <v>3</v>
       </c>
       <c r="M84" s="6">
         <v>2.3</v>
       </c>
       <c r="N84" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:14" customHeight="1" ht="21.75">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1410825/592656</t>
           </r>
         </is>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre d'espèces ligneuses (à partir de 12 cm de DHP)</t>
+            <t xml:space="preserve">Anzahl Gehölzarten (ab 12 cm BHD)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #41</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:14" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">date de la dernière intervention (par classes de 5 ou 10 ans)</t>
+            <t xml:space="preserve">Zeitpunkt des letzten Eingriffs (5- bzw. 10-Jahres-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #711</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:14" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:14" customHeight="1" ht="29">
       <c r="A95" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:14" customHeight="1" ht="29">
       <c r="A98" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:14" customHeight="1" ht="29">
       <c r="A101" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:14" customHeight="1" ht="29">
       <c r="A104" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>